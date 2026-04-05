--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1964,606 +1964,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Deep maxima of phytoplankton biomass, primary production and bacterial production in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Emilio Marañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Damien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.1749-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-1749-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199242v1</w:t>
+                <w:t xml:space="preserve">hal-03169148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep maxima of phytoplankton biomass, primary production and bacterial production in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Marañón</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dimier</w:t>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (5), pp.1749-1767. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-1749-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169148v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227218v1</w:t>
+                <w:t xml:space="preserve">hal-03195714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Catala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195714v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,295 +2902,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Carbonate system properties and anthropogenic carbon inventory in the Algerian Basin during SOMBA cruise (2014): Acidification estimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Margirier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Mehdia Asma Keraghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Heslop</w:t>
+                <w:t xml:space="preserve">Ferial Louanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Mallil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Mohamed Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Aït Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221, pp.103783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033953v1</w:t>
+                <w:t xml:space="preserve">hal-02904130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate system properties and anthropogenic carbon inventory in the Algerian Basin during SOMBA cruise (2014): Acidification estimate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zerrouki</w:t>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Aït Kaci</w:t>
+                <w:t xml:space="preserve">Emma Heslop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadira Aït-Ameur</w:t>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 221, pp.103783. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904130v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing the New Phase of Argo: Scientific Achievements of the NAOS Project</w:t>
               </w:r>
@@ -3568,472 +3568,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BGC-Argo Guide: Planning, Deployment, Data Handling and Usage</w:t>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Bittig</w:t>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Maurer</w:t>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Plant</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Wong</w:t>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.00502. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529142v1</w:t>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A BGC-Argo Guide: Planning, Deployment, Data Handling and Usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gentili</w:t>
+                <w:t xml:space="preserve">Henry Bittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+                <w:t xml:space="preserve">Tanya Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.00502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098475v1</w:t>
+                <w:t xml:space="preserve">hal-02529142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (6), pp.1321-1342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4244,90 +4244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4404,64 +4404,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4640,429 +4640,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Tatiana Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rembauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvia Denisse Sánchez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.4587 - 4601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626307v1</w:t>
+                <w:t xml:space="preserve">hal-01757587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic pathways of phytoplankton size classes through the zooplankton food web over the spring transition period in the north-west Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katty Donoso</w:t>
+                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pagano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.6309 - 6324. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621954v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Trophic pathways of phytoplankton size classes through the zooplankton food web over the spring transition period in the north-west Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Severin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+                <w:t xml:space="preserve">Brian Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rembauville</w:t>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvia Denisse Sánchez-Pérez</w:t>
+                <w:t xml:space="preserve">Katty Donoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Oriol</w:t>
+                <w:t xml:space="preserve">Marc Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (6), pp.4587 - 4601. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6309 - 6324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757587v1</w:t>
+                <w:t xml:space="preserve">hal-01621954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
               </w:r>
@@ -5100,51 +5100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
@@ -5208,64 +5208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5355,64 +5355,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
@@ -5450,90 +5450,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5578,307 +5578,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136110v1</w:t>
+                <w:t xml:space="preserve">hal-01251401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Migon</w:t>
+                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01251401v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Lagrangian transport blending drifters with HF radar data and models: Results from the TOSCA experiment in the Ligurian Current (North Western Mediterranean Sea)</w:t>
               </w:r>
@@ -6291,51 +6291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
@@ -6541,51 +6541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Dobricic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pinardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6643,272 +6643,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the open ocean forcing of baroclinic coastal jets with a 4D-var method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floating marine debris surface drift: Convergence and accumulation toward the South Pacific subtropical gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keitapu Maamaatuaiahutapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48, pp.155-174. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (9), pp.1347 - 1355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.DYNATMOCE.2009.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763178v1</w:t>
+                <w:t xml:space="preserve">hal-01618461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating marine debris surface drift: Convergence and accumulation toward the South Pacific subtropical gyre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling the open ocean forcing of baroclinic coastal jets with a 4D-var method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martinez</w:t>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keitapu Maamaatuaiahutapu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58 (9), pp.1347 - 1355. </w:t>
+              <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.155-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.DYNATMOCE.2009.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618461v1</w:t>
+                <w:t xml:space="preserve">hal-00763178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The circulation of the western Mediterranean Sea in spring 2005 as inferred from observations and from model outputs</w:t>
               </w:r>
@@ -7170,77 +7170,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling boundary conditions with a four-dimensional variational data-assimilation method in non-stratified open coastal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 54 (2), pp.284-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7257,98 +7257,370 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Hallstrøm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining BGC-Argo-based metrics of ocean health and biogeochemical functioning for the evaluation of global ocean models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved iron pattern impacted by shallow hydrothermal sources along a transect through the Tonga-Kermadec arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7407,198 +7679,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the capability of argo floats to monitor shallow coastal areas of the Mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Notarstefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Ruiz-Parrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Díaz-Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BGC-Argo floats: a new tool to validate ocean biogeochemical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7657,1329 +7929,1057 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, CA, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the subsurface chlorophyll maximum dynamics in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-optics on Argo to understand marine biogeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">6th Argo Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946468v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optics on Argo to understand marine biogeochemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">An investigation of the subsurface chlorophyll maximum dynamics in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Barbieux</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Argo Science Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946272v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and phosphorus seasonal dynamics and annual budget in the Northwestern Mediterranean deep convection region inferred from a 3D physical/biogeochemical coupled model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. pp.16163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139244v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139542v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920696v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-03121062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9036,51 +9036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9161,51 +9161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 1. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -9604,103 +9604,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution sampling of Submesoscale Coherent Vortices transporting newly formed deep water across the NW Mediterranean Sea thanks to glider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
@@ -9813,51 +9813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10160,51 +10160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2705-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Goes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Do Rosario Gomes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet-Barthaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1290625" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cossarini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1405-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdia Asma Keraghel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Louanchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrouki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik A&#239;t Kaci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103783" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322803v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012669" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621954v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hunt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012658" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Haza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamay Ozgokmen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.03.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1JNBMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502014v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. U. Nilsson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Dobricic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0437-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759256v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005251" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763178v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DYNATMOCE.2009.01.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BGMDF62-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618461v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitapu Maamaatuaiahutapu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.04.022" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFSV2VM2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770606v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vetrano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Gasparini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2008.04.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5DCT1D9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115083v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Poulain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Signell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiggiato" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004148" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153988v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-003-0068-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKMSRB49-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330612v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kassis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Notarstefano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Ruiz-Parrado" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#237;az-Barroso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991357v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121062v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199967v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03212403v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Drakopoulos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Chaikalis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Spyridakis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2571193" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002365v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOUL0004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2705-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Goes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Do Rosario Gomes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet-Barthaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1290625" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cossarini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1405-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdia Asma Keraghel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Louanchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrouki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik A&#239;t Kaci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103783" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322803v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012669" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hunt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012658" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Haza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamay Ozgokmen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.03.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1JNBMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502014v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. U. Nilsson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Dobricic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0437-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759256v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005251" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitapu Maamaatuaiahutapu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.04.022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFSV2VM2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763178v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DYNATMOCE.2009.01.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BGMDF62-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770606v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vetrano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Gasparini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2008.04.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5DCT1D9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115083v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Poulain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Signell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiggiato" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004148" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153988v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-003-0068-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKMSRB49-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121062v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330612v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kassis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Notarstefano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Ruiz-Parrado" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#237;az-Barroso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991357v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199967v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03212403v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Drakopoulos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Chaikalis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Spyridakis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2571193" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002365v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOUL0004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>