--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,390 +66,390 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of double-diffusion processes in the deep ocean on the distribution and dynamics of particulate and dissolved matter: a case study in the Tyrrhenian Sea</w:t>
+                <w:t xml:space="preserve">Biogeochemical float deployment strategy in the Southwestern Indian ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Wilhem Riom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Blin</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (6), pp.2705-2726. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.105504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-21-2705-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2025.105504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347065v1</w:t>
+                <w:t xml:space="preserve">hal-05600902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mini warm pool extent on phytoplankton productivity and export in the Arabian sea</w:t>
+                <w:t xml:space="preserve">Effect of double-diffusion processes in the deep ocean on the distribution and dynamics of particulate and dissolved matter: a case study in the Tyrrhenian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Bock</w:t>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Goes</w:t>
+                <w:t xml:space="preserve">Paul Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helga Do Rosario Gomes</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep-Sea Research Part I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 214, </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.2705-2726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-21-2705-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04847414v1</w:t>
+                <w:t xml:space="preserve">hal-05347065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphomonoesterase and phosphodiesterase activities in the eastern Mediterranean in two contrasting seasonal situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crispi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -494,1899 +494,1895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the sinking particle flux in a hot spot of dinitrogen fixation revealed through polyacrylamide gel traps</w:t>
+                <w:t xml:space="preserve">Influence of mini warm pool extent on phytoplankton productivity and export in the Arabian sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
+                <w:t xml:space="preserve">Nicholas Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
+                <w:t xml:space="preserve">Joaquim Goes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cornet-Barthaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Helga Do Rosario Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1290625⟩</w:t>
+              <w:t xml:space="preserve">Deep-Sea Research Part I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473185v1</w:t>
+                <w:t xml:space="preserve">insu-04847414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale variability of phosphorus stocks, hydrological and biological processes in the mixed layer in the Eastern Mediterranean Sea in autumn and during an unusually dense winter phytoplankton bloom</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Composition of the sinking particle flux in a hot spot of dinitrogen fixation revealed through polyacrylamide gel traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cornet-Barthaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104348⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1290625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712150v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of submarine volcanic versus hydrothermal activity onto the strontium and lithium isotopic signatures of the water column (TONGA)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mesoscale variability of phosphorus stocks, hydrological and biological processes in the mixed layer in the Eastern Mediterranean Sea in autumn and during an unusually dense winter phytoplankton bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1304930⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.104348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772072v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using machine learning and Biogeochemical-Argo (BGC-Argo) floats to assess biogeochemical models and optimize observing system design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of submarine volcanic versus hydrothermal activity onto the strontium and lithium isotopic signatures of the water column (TONGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Christine Destrigneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
+                <w:t xml:space="preserve">C. Boulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gutknecht</w:t>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-1405-2023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1304930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1304930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660998v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Using machine learning and Biogeochemical-Argo (BGC-Argo) floats to assess biogeochemical models and optimize observing system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boulart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Elodie Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (7), pp.1405-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-1405-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172298v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved Iron Patterns Impacted by Shallow Hydrothermal Sources Along a Transect Through the Tonga‐Kermadec Arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Tilliette</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Cédric Boulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GB007363⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6647), pp.812-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727514v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolved Iron Patterns Impacted by Shallow Hydrothermal Sources Along a Transect Through the Tonga‐Kermadec Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ridame</w:t>
+                <w:t xml:space="preserve">Nicolas Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dinasquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lasse Riemann</w:t>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-415-2022⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (7), pp.e2022GB007363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GB007363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853645v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collin Roesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (4), pp.1165-1194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03661717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Prieur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.415-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-415-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03746448v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398651v1</w:t>
+                <w:t xml:space="preserve">insu-03746448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep maxima of phytoplankton biomass, primary production and bacterial production in the Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Dimier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (5), pp.1749-1767. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-1749-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169148v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep maxima of phytoplankton biomass, primary production and bacterial production in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Marañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.1749-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-1749-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199242v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Catala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195714v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
               </w:r>
@@ -2500,2435 +2496,2435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bressac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Ridame</w:t>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487082v1</w:t>
+                <w:t xml:space="preserve">hal-03195714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the New Phase of Argo: Technological Developments on Profiling Floats in the NAOS Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier André</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577446⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998043v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate system properties and anthropogenic carbon inventory in the Algerian Basin during SOMBA cruise (2014): Acidification estimate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparing the New Phase of Argo: Technological Developments on Profiling Floats in the NAOS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Reste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dutreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdia Asma Keraghel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadira Aït-Ameur</w:t>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103783⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.e577446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904130v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Margirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Heslop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.e20923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the New Phase of Argo: Scientific Achievements of the NAOS Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Carbonate system properties and anthropogenic carbon inventory in the Algerian Basin during SOMBA cruise (2014): Acidification estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdia Asma Keraghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferial Louanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Aït Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudie Marec</w:t>
+                <w:t xml:space="preserve">Nadira Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577408⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221, pp.103783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976591v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical Argo: The Test Case of the NAOS Mediterranean Array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Preparing the New Phase of Argo: Scientific Achievements of the NAOS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Marie Prieur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Claudie Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, pp.120. </w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.e577408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553339v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling float observation of thermohaline staircases in the western Mediterranean Sea and impact on nutrient fluxes</w:t>
+                <w:t xml:space="preserve">Biogeochemical Argo: The Test Case of the NAOS Mediterranean Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ribera d'Alcalà</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Marie Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (13), pp.3343-3366. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-3343-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961877v1</w:t>
+                <w:t xml:space="preserve">hal-02553339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiling float observation of thermohaline staircases in the western Mediterranean Sea and impact on nutrient fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Caputi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurizio Ribera d'Alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (13), pp.3343-3366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-3343-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+                <w:t xml:space="preserve">hal-02961877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BGC-Argo Guide: Planning, Deployment, Data Handling and Usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Bittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.00502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (6), pp.1321-1342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Goff</w:t>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832247v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and inter-annual variations of dissolved oxygen in the northwestern Mediterranean Sea (DYFAMED site)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Legendre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Hervé Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024186v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Seasonal and inter-annual variations of dissolved oxygen in the northwestern Mediterranean Sea (DYFAMED site)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.187-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764125v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Mixing Effects on Phytoplankton Dynamics and Organic Carbon Export in the Western Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123 (3), pp.1647-1669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012669⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322803v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Vertical Mixing Effects on Phytoplankton Dynamics and Organic Carbon Export in the Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.1647-1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838152v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Severin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Louise Oriol</w:t>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757587v1</w:t>
+                <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rembauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvia Denisse Sánchez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Louise Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.4587 - 4601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626307v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic pathways of phytoplankton size classes through the zooplankton food web over the spring transition period in the north-west Mediterranean Sea</w:t>
               </w:r>
@@ -4966,51 +4962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katty Donoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (8), pp.6309 - 6324. </w:t>
@@ -5042,2531 +5038,2951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630494v1</w:t>
+                <w:t xml:space="preserve">hal-01626307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and Phosphorus Budgets in the Northwestern Mediterranean Deep Convection Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Séverin</w:t>
+                <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9429-9454. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347234v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen and Phosphorus Budgets in the Northwestern Mediterranean Deep Convection Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Waldman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Tatiana Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9429-9454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498140v1</w:t>
+                <w:t xml:space="preserve">hal-02347234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432142v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Migon</w:t>
+                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251401v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01136110v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Lagrangian transport blending drifters with HF radar data and models: Results from the TOSCA experiment in the Ligurian Current (North Western Mediterranean Sea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Molcard</w:t>
+                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968340v1</w:t>
+                <w:t xml:space="preserve">hal-01136110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating transport pathways in the ocean</w:t>
+                <w:t xml:space="preserve">Estimating Lagrangian transport blending drifters with HF radar data and models: Results from the TOSCA experiment in the Ligurian Current (North Western Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maristella Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Bellomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Magaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annalisa Griffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Haza</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Molcard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905532v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fluxes in the mixed layer of the Mediterranean Sea in the 1980s and the 2000s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigating transport pathways in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Griffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamay Ozgokmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.81-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137559v1</w:t>
+                <w:t xml:space="preserve">hal-00905532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon fluxes in the mixed layer of the Mediterranean Sea in the 1980s and the 2000s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65, pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the assessment of Argo float trajectory assimilation in the Mediterranean Forecasting System</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-011-0437-0⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502014v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Argo trajectories in the Mediterranean Forecasting System and impact on the regional analysis of the western Mediterranean circulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the assessment of Argo float trajectory assimilation in the Mediterranean Forecasting System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny A. U. Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Dobricic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pinardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JC005251⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (10), pp.1475-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-011-0437-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759256v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating marine debris surface drift: Convergence and accumulation toward the South Pacific subtropical gyre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integration of Argo trajectories in the Mediterranean Forecasting System and impact on the regional analysis of the western Mediterranean circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Dobricic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pinardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Griffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.04.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.03007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JC005251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01618461v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the open ocean forcing of baroclinic coastal jets with a 4D-var method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Floating marine debris surface drift: Convergence and accumulation toward the South Pacific subtropical gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keitapu Maamaatuaiahutapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.DYNATMOCE.2009.01.001⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (9), pp.1347 - 1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763178v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circulation of the western Mediterranean Sea in spring 2005 as inferred from observations and from model outputs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Controlling the open ocean forcing of baroclinic coastal jets with a 4D-var method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gian Pietro Gasparini</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.DSR.2008.04.003⟩</w:t>
+              <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.155-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.DYNATMOCE.2009.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770606v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational analysis of drifter positions and model outputs for the reconstruction of surface currents in the central Adriatic during fall 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The circulation of the western Mediterranean Sea in spring 2005 as inferred from observations and from model outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vetrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Pietro Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JC004148⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.947-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.DSR.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115083v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variational analysis of drifter positions and model outputs for the reconstruction of surface currents in the central Adriatic during fall 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Griffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Signell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JC004148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Controlling boundary conditions with a four-dimensional variational data-assimilation method in non-stratified open coastal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 54 (2), pp.284-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10236-003-0068-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical profiles of environmental parameters measured on discrete water samples collected with Niskin bottles during the Tara Oceans expedition 2009-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Searson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1594/PANGAEA.836319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining BGC-Argo-based metrics of ocean health and biogeochemical functioning for the evaluation of global ocean models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7576,1404 +7992,1404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved iron pattern impacted by shallow hydrothermal sources along a transect through the Tonga-Kermadec arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the capability of argo floats to monitor shallow coastal areas of the Mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Notarstefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Ruiz-Parrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Díaz-Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BGC-Argo floats: a new tool to validate ocean biogeochemical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, CA, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-optics on Argo to understand marine biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Argo Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of the subsurface chlorophyll maximum dynamics in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and phosphorus seasonal dynamics and annual budget in the Northwestern Mediterranean deep convection region inferred from a 3D physical/biogeochemical coupled model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. pp.16163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139542v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139244v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8983,288 +9399,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océanographie physique de la mer Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-88, 2021, 978-1-78405-732-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Oceanography of the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 1. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-78, 2020, 978-1-78630-428-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119706960.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9274,163 +9690,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in situ optical dataset for working towards fiducial reference measurements based satellite ocean colour validation in the Eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panos Drakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Chaikalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nektarios Spyridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Karageorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2571193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9440,147 +9856,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collaboratif en océanographie côtière projet LEFE-GMMC. Action vers une modélisation intégrée côtière opérationnelle (AMICO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver N. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mediterranean Institute of Oceanography. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9590,430 +10006,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution sampling of Submesoscale Coherent Vortices transporting newly formed deep water across the NW Mediterranean Sea thanks to glider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139554v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-01245565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des conditions aux frontières ouvertes d'un modèle de circulation côtière avec une méthode variationnelle d'assimilation de données: application au Golfe du Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. ENSTA ParisTech, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004TOUL0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00002365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId317"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10160,51 +10417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2705-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Goes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Do Rosario Gomes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104406" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet-Barthaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1290625" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cossarini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1405-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdia Asma Keraghel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Louanchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrouki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik A&#239;t Kaci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103783" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322803v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012669" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hunt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012658" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Haza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamay Ozgokmen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.03.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1JNBMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502014v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. U. Nilsson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Dobricic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0437-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759256v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005251" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitapu Maamaatuaiahutapu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.04.022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFSV2VM2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763178v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DYNATMOCE.2009.01.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BGMDF62-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770606v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vetrano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Gasparini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2008.04.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5DCT1D9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115083v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Poulain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Signell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiggiato" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004148" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153988v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-003-0068-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKMSRB49-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121062v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330612v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kassis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Notarstefano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Ruiz-Parrado" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#237;az-Barroso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991357v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199967v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03212403v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Drakopoulos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Chaikalis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Spyridakis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2571193" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002365v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOUL0004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Riom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2705-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Goes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Do Rosario Gomes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet-Barthaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1290625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cossarini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1405-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdia Asma Keraghel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Louanchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrouki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik A&#239;t Kaci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103783" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012669" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hunt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012658" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Haza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamay Ozgokmen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137559v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.03.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1JNBMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502014v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. U. Nilsson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Dobricic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0437-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759256v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005251" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618461v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitapu Maamaatuaiahutapu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.04.022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFSV2VM2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DYNATMOCE.2009.01.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BGMDF62-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770606v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vetrano" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Gasparini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2008.04.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5DCT1D9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115083v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Poulain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Signell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiggiato" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004148" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153988v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-003-0068-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKMSRB49-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121062v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330612v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kassis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Notarstefano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Ruiz-Parrado" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#237;az-Barroso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991357v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199967v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199349v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03212403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Drakopoulos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Chaikalis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Spyridakis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2571193" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002365v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOUL0004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>