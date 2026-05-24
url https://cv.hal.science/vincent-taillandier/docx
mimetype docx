--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,7365 +66,7499 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical float deployment strategy in the Southwestern Indian ocean</w:t>
+                <w:t xml:space="preserve">Assessing phytoplankton community composition using in-situ multispectral excitation fluorescence and potential for application to BGC-Argo profiling floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhem Riom</w:t>
+                <w:t xml:space="preserve">Flavien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dimier</w:t>
+                <w:t xml:space="preserve">Louison Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 222, pp.105504. </w:t>
+              <w:t xml:space="preserve">EGUsphere [preprint]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2025.105504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-6418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05600902v1</w:t>
+                <w:t xml:space="preserve">hal-05616950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of double-diffusion processes in the deep ocean on the distribution and dynamics of particulate and dissolved matter: a case study in the Tyrrhenian Sea</w:t>
+                <w:t xml:space="preserve">Biogeochemical float deployment strategy in the Southwestern Indian ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Wilhem Riom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Blin</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-21-2705-2025⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.105504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2025.105504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347065v1</w:t>
+                <w:t xml:space="preserve">hal-05600902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphomonoesterase and phosphodiesterase activities in the eastern Mediterranean in two contrasting seasonal situations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of double-diffusion processes in the deep ocean on the distribution and dynamics of particulate and dissolved matter: a case study in the Tyrrhenian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-2621-2024⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.2705-2726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-21-2705-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732795v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mini warm pool extent on phytoplankton productivity and export in the Arabian sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Do Rosario Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep-Sea Research Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 214, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04847414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the sinking particle flux in a hot spot of dinitrogen fixation revealed through polyacrylamide gel traps</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phosphomonoesterase and phosphodiesterase activities in the eastern Mediterranean in two contrasting seasonal situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crispi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1290625⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (10), pp.2621-2640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-2621-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473185v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale variability of phosphorus stocks, hydrological and biological processes in the mixed layer in the Eastern Mediterranean Sea in autumn and during an unusually dense winter phytoplankton bloom</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Composition of the sinking particle flux in a hot spot of dinitrogen fixation revealed through polyacrylamide gel traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cornet-Barthaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1290625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04712150v1</w:t>
+                <w:t xml:space="preserve">hal-04473185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of submarine volcanic versus hydrothermal activity onto the strontium and lithium isotopic signatures of the water column (TONGA)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mesoscale variability of phosphorus stocks, hydrological and biological processes in the mixed layer in the Eastern Mediterranean Sea in autumn and during an unusually dense winter phytoplankton bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.104348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1304930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04772072v1</w:t>
+                <w:t xml:space="preserve">hal-04712150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using machine learning and Biogeochemical-Argo (BGC-Argo) floats to assess biogeochemical models and optimize observing system design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of submarine volcanic versus hydrothermal activity onto the strontium and lithium isotopic signatures of the water column (TONGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gutknecht</w:t>
+                <w:t xml:space="preserve">Christine Destrigneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-1405-2023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1304930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1304930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660998v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using machine learning and Biogeochemical-Argo (BGC-Argo) floats to assess biogeochemical models and optimize observing system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (7), pp.1405-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-1405-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172298v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved Iron Patterns Impacted by Shallow Hydrothermal Sources Along a Transect Through the Tonga‐Kermadec Arc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GB007363⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6647), pp.812-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727514v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissolved Iron Patterns Impacted by Shallow Hydrothermal Sources Along a Transect Through the Tonga‐Kermadec Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collin Roesler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (7), pp.e2022GB007363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GB007363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661717v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Søren Hallstrøm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lasse Riemann</w:t>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (2), pp.415-435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-415-2022⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.1165-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853645v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Prieur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.415-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-415-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03746448v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418751v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03746448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phosphorus cycling in the upper waters of the Mediterranean Sea (PEACETIME cruise): relative contribution of external and internal sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.5871 - 5889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5871-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398651v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep maxima of phytoplankton biomass, primary production and bacterial production in the Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of atmospheric deposition on biogeochemical cycles in an oligotrophic ocean system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Dimier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (5), pp.1749-1767. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.5699-5717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5699-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-1749-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169148v1</w:t>
+                <w:t xml:space="preserve">hal-03398651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep maxima of phytoplankton biomass, primary production and bacterial production in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Emilio Marañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Damien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.1749-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-1749-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199242v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind-Forced Submesoscale Symmetric Instability around Deep Convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Álvarez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (3), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids6030123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227218v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Catala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">Marta Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195714v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+                <w:t xml:space="preserve">Spatial patterns of ectoenzymatic kinetics in relation to biogeochemical properties in the Mediterranean Sea and the concentration of the fluorogenic substrate used</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Ridame</w:t>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t>
+              <w:t xml:space="preserve">, 2021, 18 (7), pp.2301-2323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2301-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487082v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
+                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dulac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010232v1</w:t>
+                <w:t xml:space="preserve">hal-03487082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the New Phase of Argo: Technological Developments on Profiling Floats in the NAOS Project</w:t>
+                <w:t xml:space="preserve">Introduction: Process studies at the air–sea interface after atmospheric deposition in the Mediterranean Sea – objectives and strategy of the PEACETIME oceanographic campaign (May–June 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Andre</w:t>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Le Reste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577446⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (22), pp.5563-5585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-5563-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998043v1</w:t>
+                <w:t xml:space="preserve">hal-03010232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparing the New Phase of Argo: Technological Developments on Profiling Floats in the NAOS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Margirier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Serge Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Heslop</w:t>
+                <w:t xml:space="preserve">Vincent Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Mallil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.e20923. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.e577446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033953v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate system properties and anthropogenic carbon inventory in the Algerian Basin during SOMBA cruise (2014): Acidification estimate</w:t>
+                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdia Asma Keraghel</w:t>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferial Louanchi</w:t>
+                <w:t xml:space="preserve">Emma Heslop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zerrouki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadira Aït-Ameur</w:t>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103783⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.e20923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904130v1</w:t>
+                <w:t xml:space="preserve">hal-03033953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the New Phase of Argo: Scientific Achievements of the NAOS Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Carbonate system properties and anthropogenic carbon inventory in the Algerian Basin during SOMBA cruise (2014): Acidification estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdia Asma Keraghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferial Louanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Mohamed Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Marec</w:t>
+                <w:t xml:space="preserve">Malik Aït Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadira Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577408⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221, pp.103783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976591v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical Argo: The Test Case of the NAOS Mediterranean Array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Preparing the New Phase of Argo: Scientific Achievements of the NAOS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, pp.120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00120⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.e577408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.577408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553339v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling float observation of thermohaline staircases in the western Mediterranean Sea and impact on nutrient fluxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Biogeochemical Argo: The Test Case of the NAOS Mediterranean Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marie Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-3343-2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02961877v1</w:t>
+                <w:t xml:space="preserve">hal-02553339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BGC-Argo Guide: Planning, Deployment, Data Handling and Usage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanya Maurer</w:t>
+                <w:t xml:space="preserve">Profiling float observation of thermohaline staircases in the western Mediterranean Sea and impact on nutrient fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Plant</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maurizio Ribera d'Alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00502⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (13), pp.3343-3366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-3343-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529142v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">A BGC-Argo Guide: Planning, Deployment, Data Handling and Usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Bittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gentili</w:t>
+                <w:t xml:space="preserve">Joshua Plant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.00502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098475v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Caputi</w:t>
+                <w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (6), pp.1321-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-1321-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Goff</w:t>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832247v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and inter-annual variations of dissolved oxygen in the northwestern Mediterranean Sea (DYFAMED site)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Legendre</w:t>
+                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024186v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Félix Margirier</w:t>
+                <w:t xml:space="preserve">Seasonal and inter-annual variations of dissolved oxygen in the northwestern Mediterranean Sea (DYFAMED site)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.187-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764125v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Mixing Effects on Phytoplankton Dynamics and Organic Carbon Export in the Western Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ulses</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123 (3), pp.1647-1669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012669⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322803v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vertical Mixing Effects on Phytoplankton Dynamics and Organic Carbon Export in the Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.1647-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838152v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rembauville</w:t>
+                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvia Denisse Sánchez-Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Oriol</w:t>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757587v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic pathways of phytoplankton size classes through the zooplankton food web over the spring transition period in the north-west Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open-ocean convection process: A driver of the winter nutrient supply and the spring phytoplankton distribution in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Hunt</w:t>
+                <w:t xml:space="preserve">Mathieu Rembauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Carlotti</w:t>
+                <w:t xml:space="preserve">Elvia Denisse Sánchez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katty Donoso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Louise Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.6309 - 6324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012658⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.4587 - 4601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621954v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">Trophic pathways of phytoplankton size classes through the zooplankton food web over the spring transition period in the north-west Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katty Donoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6309 - 6324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626307v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630494v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and Phosphorus Budgets in the Northwestern Mediterranean Deep Convection Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Séverin</w:t>
+                <w:t xml:space="preserve">Physical and biogeochemical controls of the phytoplankton blooms in North-Western Mediterranean Sea: A multiplatform approach over a complete annual cycle (2012-2013 DEWEX experiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9429-9454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012665⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9999-10019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347234v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Somot</w:t>
+                <w:t xml:space="preserve">Nitrogen and Phosphorus Budgets in the Northwestern Mediterranean Deep Convection Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Herrmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Tatiana Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9429-9454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498140v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432142v1</w:t>
+                <w:t xml:space="preserve">hal-01498140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Migon</w:t>
+                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251401v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 120 (12), pp.8528-8550 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JC011103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136110v1</w:t>
+                <w:t xml:space="preserve">hal-01251401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Lagrangian transport blending drifters with HF radar data and models: Results from the TOSCA experiment in the Ligurian Current (North Western Mediterranean Sea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Molcard</w:t>
+                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968340v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating transport pathways in the ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Estimating Lagrangian transport blending drifters with HF radar data and models: Results from the TOSCA experiment in the Ligurian Current (North Western Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maristella Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Bellomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Magaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Griffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molcard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905532v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fluxes in the mixed layer of the Mediterranean Sea in the 1980s and the 2000s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigating transport pathways in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Griffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamay Ozgokmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.81-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.03.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03137559v1</w:t>
+                <w:t xml:space="preserve">hal-00905532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Carbon fluxes in the mixed layer of the Mediterranean Sea in the 1980s and the 2000s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65, pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the assessment of Argo float trajectory assimilation in the Mediterranean Forecasting System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenny A. U. Nilsson</w:t>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srdjan Dobricic</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-011-0437-0⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502014v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Argo trajectories in the Mediterranean Forecasting System and impact on the regional analysis of the western Mediterranean circulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the assessment of Argo float trajectory assimilation in the Mediterranean Forecasting System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny A. U. Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Dobricic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pinardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JC005251⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (10), pp.1475-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-011-0437-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759256v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating marine debris surface drift: Convergence and accumulation toward the South Pacific subtropical gyre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Integration of Argo trajectories in the Mediterranean Forecasting System and impact on the regional analysis of the western Mediterranean circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Dobricic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pinardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Griffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.03007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JC005251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.04.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01618461v1</w:t>
+                <w:t xml:space="preserve">hal-00759256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the open ocean forcing of baroclinic coastal jets with a 4D-var method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Floating marine debris surface drift: Convergence and accumulation toward the South Pacific subtropical gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keitapu Maamaatuaiahutapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48, pp.155-174. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (9), pp.1347 - 1355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.DYNATMOCE.2009.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763178v1</w:t>
+                <w:t xml:space="preserve">hal-01618461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circulation of the western Mediterranean Sea in spring 2005 as inferred from observations and from model outputs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling the open ocean forcing of baroclinic coastal jets with a 4D-var method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Schroeder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vetrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gian Pietro Gasparini</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.155-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.DYNATMOCE.2009.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.DSR.2008.04.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770606v1</w:t>
+                <w:t xml:space="preserve">hal-00763178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational analysis of drifter positions and model outputs for the reconstruction of surface currents in the central Adriatic during fall 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The circulation of the western Mediterranean Sea in spring 2005 as inferred from observations and from model outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Griffa</w:t>
+                <w:t xml:space="preserve">A. Vetrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Poulain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gian Pietro Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JC004148⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.947-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.DSR.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115083v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variational analysis of drifter positions and model outputs for the reconstruction of surface currents in the central Adriatic during fall 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Griffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Signell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chiggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JC004148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Controlling boundary conditions with a four-dimensional variational data-assimilation method in non-stratified open coastal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 54 (2), pp.284-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10236-003-0068-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7434,283 +7568,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical profiles of environmental parameters measured on discrete water samples collected with Niskin bottles during the Tara Oceans expedition 2009-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Searson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1594/PANGAEA.836319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7720,269 +7854,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining BGC-Argo-based metrics of ocean health and biogeochemical functioning for the evaluation of global ocean models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7992,1404 +8126,1404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved iron pattern impacted by shallow hydrothermal sources along a transect through the Tonga-Kermadec arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the capability of argo floats to monitor shallow coastal areas of the Mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Notarstefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Ruiz-Parrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Díaz-Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BGC-Argo floats: a new tool to validate ocean biogeochemical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Cossarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, CA, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-optics on Argo to understand marine biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Argo Science Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of the subsurface chlorophyll maximum dynamics in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Optics Conference XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and phosphorus seasonal dynamics and annual budget in the Northwestern Mediterranean deep convection region inferred from a 3D physical/biogeochemical coupled model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. pp.16163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139244v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale and Multi-­Platform Analysis of Deep Convection Processes in the Northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Physical-biogeochamical coupling observed by gliders and profiling floats in the northwestern Mediterranean Sea over a seasonal cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSEUS General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139542v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Geostrophic Eddies in the North Western Mediterranean as observed by Gliders and simulated by a high-resolution Model: formation, behaviour and dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of submesoscale structures at the margin of the Northern Current in the North Western Mediterranean Sea using Gliders: observations and diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights of the Northern Current in the Western Mediterranean Sea from Gliders data: Mean structure, Transport, and Seasonal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béguery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.11315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9399,288 +9533,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océanographie physique de la mer Ligure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chistophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer Méditerranée face au changement global 1. Conditions de la production phytoplanctonique en mer Ligure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-88, 2021, 978-1-78405-732-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Oceanography of the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Migon; Antoine Sciandra; Paul Nival. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Sea in the Era of Global Change 1. 30 Years of Multidisciplinary Study of the Ligurian Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-78, 2020, 978-1-78630-428-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119706960.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9690,163 +9824,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in situ optical dataset for working towards fiducial reference measurements based satellite ocean colour validation in the Eastern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panos Drakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Chaikalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nektarios Spyridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Karageorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2571193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9856,147 +9990,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collaboratif en océanographie côtière projet LEFE-GMMC. Action vers une modélisation intégrée côtière opérationnelle (AMICO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver N. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mediterranean Institute of Oceanography. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10006,154 +10140,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution sampling of Submesoscale Coherent Vortices transporting newly formed deep water across the NW Mediterranean Sea thanks to glider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10163,114 +10297,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des conditions aux frontières ouvertes d'un modèle de circulation côtière avec une méthode variationnelle d'assimilation de données: application au Golfe du Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. ENSTA ParisTech, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004TOUL0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00002365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10417,51 +10551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Riom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2705-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Goes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Do Rosario Gomes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet-Barthaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1290625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cossarini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1405-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdia Asma Keraghel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Louanchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrouki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik A&#239;t Kaci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103783" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012669" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hunt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012658" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Haza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamay Ozgokmen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137559v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.03.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1JNBMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502014v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. U. Nilsson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Dobricic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0437-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759256v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005251" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618461v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitapu Maamaatuaiahutapu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.04.022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFSV2VM2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763178v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DYNATMOCE.2009.01.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BGMDF62-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770606v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vetrano" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Gasparini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2008.04.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5DCT1D9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115083v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Poulain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Signell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiggiato" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004148" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153988v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-003-0068-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKMSRB49-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121062v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330612v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kassis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Notarstefano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Ruiz-Parrado" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#237;az-Barroso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991357v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199967v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199349v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03212403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Drakopoulos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Chaikalis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Spyridakis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2571193" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002365v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOUL0004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05616950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-6418" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Riom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2025.105504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05347065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-21-2705-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Goes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Do Rosario Gomes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104406" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-2621-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04473185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Moigne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cornet-Barthaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1290625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104348" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Destrigneville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1304930" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Cossarini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-1405-2023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5871-2021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03398651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5699-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-1749-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6030123" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03195714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2301-2021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5563-2020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdia Asma Keraghel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Louanchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrouki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik A&#239;t Kaci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103783" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3343-2020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012669" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01757587v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Severin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rembauville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Denisse S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012664" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621954v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hunt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katty Donoso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012658" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630494v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347234v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012665" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968340v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.08.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905532v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Haza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamay Ozgokmen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137559v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.03.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ1JNBMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502014v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny A. U. Nilsson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Dobricic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-011-0437-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759256v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC005251" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618461v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitapu Maamaatuaiahutapu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.04.022" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFSV2VM2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763178v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DYNATMOCE.2009.01.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BGMDF62-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770606v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vetrano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Gasparini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2008.04.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5DCT1D9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115083v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Poulain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Signell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiggiato" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004148" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153988v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-003-0068-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKMSRB49-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03121062v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330612v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kassis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Notarstefano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Ruiz-Parrado" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#237;az-Barroso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991357v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946272v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946468v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644790v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139542v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139244v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920695v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920702v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;guery" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920696v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199967v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/la-mer-mediterranee-face-au-changement-global-1/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199349v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.iste.co.uk/book.php?id=1611" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706960.ch3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03212403v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Drakopoulos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Chaikalis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios Spyridakis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2571193" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver N. Ross" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139554v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002365v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004TOUL0004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>