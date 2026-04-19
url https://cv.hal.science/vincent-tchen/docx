--- v0 (2026-03-27)
+++ v1 (2026-04-19)
@@ -100,303 +100,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime général des titres de séjour</w:t>
+                <w:t xml:space="preserve">Asile – Motifs de protection et procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411295v1</w:t>
+                <w:t xml:space="preserve">hal-02411330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asile – Motifs de protection et procédure</w:t>
+                <w:t xml:space="preserve">Régime général des titres de séjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411330v1</w:t>
+                <w:t xml:space="preserve">hal-02411295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contentieux de l’asile</w:t>
+                <w:t xml:space="preserve">Obligation de quitter le territoire – Réadmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411331v1</w:t>
+                <w:t xml:space="preserve">hal-02411301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obligation de quitter le territoire – Réadmission</w:t>
+                <w:t xml:space="preserve">Contentieux de l’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411301v1</w:t>
+                <w:t xml:space="preserve">hal-02411331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délivrance des titres de séjour</w:t>
               </w:r>
@@ -583,2028 +583,2028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La loi n° 2018-778 du 10 septembre 2018 pour une immigration maîtrisée, un droit d'asile effectif et une intégration réussie : des moyens juridiques à la hauteur des ambitions affichées ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès au marché du travail des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Protection sociale Traité [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrée en France des bénéficiaires du regroupement familial et des candidats à l’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La laborieuse construction du dispositif d’assignation à résidence : retour sur la décision n° 2017-674 QPC du 30 novembre 2017 et son épilogue législatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et acteurs du droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’entrée en France des bénéficiaires du regroupement familial et des candidats à l’asile</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources du droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refus d’entrée en France et placement en zone d'attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sources du droit des étrangers</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fraternité en droit des étrangers : un principe qui manquait ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.1786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution du départ forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fraternité en droit des étrangers : un principe qui manquait ?</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits sociaux des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">guide de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés de l’information en droit des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la nature des missions d’intégration des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion – Interdiction judiciaire du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séjour des étrangers – Traités internationaux et Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif d'éloignement forcé au défi des horaires des préfectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31, pp.1786</w:t>
+              <w:t xml:space="preserve">, 2017, 15, pp.894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur la nature des missions d’intégration des étrangers</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan d'un renoncement constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la fonction publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 378</w:t>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrôle des étrangers</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis juridiques de l’immigration zéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’édiction de l’acte administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exécution du départ forcé</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du droit d’asile du 29 juillet 2015 : un séisme législatif comme remède à la crise de l’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Expulsion – Interdiction judiciaire du territoire</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l’apatridie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Séjour des étrangers – Traités internationaux et Union européenne</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tribulations du dispositif d’éloignement forcé des étrangers en situation irrégulière : d’une reforme à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Bilan d'un renoncement constitutionnel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan d'un épisode d'accalmie législative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 02, pp.320</w:t>
+              <w:t xml:space="preserve">, 2014, 02, pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...296 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Bilan d'un épisode d'accalmie législative</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des sources constitutionnelles du droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 02, pp.231</w:t>
+              <w:t xml:space="preserve">, 2013, 03, pp.455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">À la recherche des sources constitutionnelles du droit des étrangers</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pratique des QPC en droit des étrangers à la réforme du 16 juin 2011 : la fin des illusions constitutionnelles ? (bilan du premier semestre 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 03, pp.455</w:t>
+              <w:t xml:space="preserve">, 2012, 04, pp.581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De la pratique des QPC en droit des étrangers à la réforme du 16 juin 2011 : la fin des illusions constitutionnelles ? (bilan du premier semestre 2011)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la jonction des sources constitutionnelles et communautaires en droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 04, pp.581</w:t>
+              <w:t xml:space="preserve">, 2012, 02, pp.339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De la jonction des sources constitutionnelles et communautaires en droit des étrangers</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit des étrangers - second semestre 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 02, pp.339</w:t>
+              <w:t xml:space="preserve">, 2011, 01, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Actualité du droit des étrangers - second semestre 2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit des étrangers - premier semestre 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 01, pp.117</w:t>
+              <w:t xml:space="preserve">, 2010, 03, pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une réforme à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 02, pp.311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226791v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02226810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brèves remarques sur les bases constitutionnelles du droit des étrangers</w:t>
               </w:r>
@@ -3249,213 +3249,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.1615, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit public en 90 fiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, pp.285, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit public en 20 leçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.285, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411198v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02411194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">code commenté de l'entrée et du séjour des étrangers et du droit d'asile</w:t>
               </w:r>
@@ -4390,165 +4390,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux du sportif à l’épreuve de la lutte contre le dopage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vélo et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Varennes, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’influence du droit de l’Union européenne sur la police administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit administratif européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411273v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02411275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les frontières de la directive du 16 décembre 2008</w:t>
               </w:r>
@@ -4772,51 +4772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laroche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411198v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saulnier-Cassia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411295v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laroche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saulnier-Cassia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>