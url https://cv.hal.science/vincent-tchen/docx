--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -100,303 +100,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asile – Motifs de protection et procédure</w:t>
+                <w:t xml:space="preserve">Régime général des titres de séjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411330v1</w:t>
+                <w:t xml:space="preserve">hal-02411295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime général des titres de séjour</w:t>
+                <w:t xml:space="preserve">Asile – Motifs de protection et procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411295v1</w:t>
+                <w:t xml:space="preserve">hal-02411330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obligation de quitter le territoire – Réadmission</w:t>
+                <w:t xml:space="preserve">Contentieux de l’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411301v1</w:t>
+                <w:t xml:space="preserve">hal-02411331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contentieux de l’asile</w:t>
+                <w:t xml:space="preserve">Obligation de quitter le territoire – Réadmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411331v1</w:t>
+                <w:t xml:space="preserve">hal-02411301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délivrance des titres de séjour</w:t>
               </w:r>
@@ -583,303 +583,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’accès au marché du travail des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Protection sociale Traité [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La loi n° 2018-778 du 10 septembre 2018 pour une immigration maîtrisée, un droit d'asile effectif et une intégration réussie : des moyens juridiques à la hauteur des ambitions affichées ?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’accès au marché du travail des étrangers</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laborieuse construction du dispositif d’assignation à résidence : retour sur la décision n° 2017-674 QPC du 30 novembre 2017 et son épilogue législatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JurisClasseur Protection sociale Traité [Encyclopédie juridique Juris-classeur]</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée en France des bénéficiaires du regroupement familial et des candidats à l’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411311v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02411281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et acteurs du droit des étrangers</w:t>
               </w:r>
@@ -928,165 +928,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources du droit des étrangers</w:t>
+                <w:t xml:space="preserve">Refus d’entrée en France et placement en zone d'attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411310v1</w:t>
+                <w:t xml:space="preserve">hal-02411312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refus d’entrée en France et placement en zone d'attente</w:t>
+                <w:t xml:space="preserve">Sources du droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411312v1</w:t>
+                <w:t xml:space="preserve">hal-02411310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fraternité en droit des étrangers : un principe qui manquait ?</w:t>
               </w:r>
@@ -1135,303 +1135,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02221148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la nature des missions d’intégration des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exécution du départ forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits sociaux des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">guide de la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambiguïtés de l’information en droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411234v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02411232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des étrangers</w:t>
               </w:r>
@@ -1894,165 +1894,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réforme du droit d’asile du 29 juillet 2015 : un séisme législatif comme remède à la crise de l’asile</w:t>
+                <w:t xml:space="preserve">Droit de l’apatridie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411283v1</w:t>
+                <w:t xml:space="preserve">hal-02411333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit de l’apatridie</w:t>
+                <w:t xml:space="preserve">La réforme du droit d’asile du 29 juillet 2015 : un séisme législatif comme remède à la crise de l’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411333v1</w:t>
+                <w:t xml:space="preserve">hal-02411283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tribulations du dispositif d’éloignement forcé des étrangers en situation irrégulière : d’une reforme à l’autre</w:t>
               </w:r>
@@ -4772,51 +4772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411295v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411304v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laroche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saulnier-Cassia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laroche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saulnier-Cassia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>