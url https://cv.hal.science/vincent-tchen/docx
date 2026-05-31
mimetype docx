--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -25,4607 +25,5784 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vincent TCHEN </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">vincent-tchen</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle de droit des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2026, 4, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation de quitter le territoire : retour sur des non-dits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des juristes de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle de droit des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2025, 5, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle de droit des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2024, 5, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du droit des étrangers du 26 janvier 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert de contentieux et transfert de jurisprudence : l’exemple du contentieux du placement en rétention administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Justice Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.89-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques dubitatives sur la réforme du droit applicable aux travailleurs étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des étrangers d’hier à demain : un jour sans fin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2023, Numéro hors-série, pp.83-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux constitutionnel des étrangers – essai de classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.184-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime général des titres de séjour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asile – Motifs de protection et procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de quitter le territoire – Réadmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux de l’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délivrance des titres de séjour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions générales d’entrée des étrangers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">commentaire sous Cass. 1re civ., 13 juin 2019, n° 16-22.548</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi n° 2018-778 du 10 septembre 2018 pour une immigration maîtrisée, un droit d'asile effectif et une intégration réussie : des moyens juridiques à la hauteur des ambitions affichées ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès au marché du travail des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Protection sociale Traité [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La laborieuse construction du dispositif d’assignation à résidence : retour sur la décision n° 2017-674 QPC du 30 novembre 2017 et son épilogue législatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée en France des bénéficiaires du regroupement familial et des candidats à l’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et acteurs du droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources du droit des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus d’entrée en France et placement en zone d'attente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fraternité en droit des étrangers : un principe qui manquait ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31, pp.1786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02221148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la nature des missions d’intégration des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la fonction publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exécution du départ forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits sociaux des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">guide de la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambiguïtés de l’information en droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expulsion – Interdiction judiciaire du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séjour des étrangers – Traités internationaux et Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif d'éloignement forcé au défi des horaires des préfectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15, pp.894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02220834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan d'un renoncement constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 02, pp.320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02227150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis juridiques de l’immigration zéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édiction de l’acte administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l’apatridie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme du droit d’asile du 29 juillet 2015 : un séisme législatif comme remède à la crise de l’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tribulations du dispositif d’éloignement forcé des étrangers en situation irrégulière : d’une reforme à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan d'un épisode d'accalmie législative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 02, pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02227050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des sources constitutionnelles du droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 03, pp.455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02227018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pratique des QPC en droit des étrangers à la réforme du 16 juin 2011 : la fin des illusions constitutionnelles ? (bilan du premier semestre 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 04, pp.581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la jonction des sources constitutionnelles et communautaires en droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 02, pp.339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité du droit des étrangers - second semestre 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 01, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité du droit des étrangers - premier semestre 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 03, pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une réforme à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 02, pp.311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brèves remarques sur les bases constitutionnelles du droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 01, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02226762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme du droit d'asile : entre rupture et tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 06, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02205258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits fondamentaux du détenu à l'épreuve des exigences du service public pénitentiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 03, pp.597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02242501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'introuvable principe de sécurité juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 31, pp.433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02204571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire du décret n° 94-415 du 24 mai 1994 portant dispositions statutaires relatives aux personnels des administrations parisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 10, pp.716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02217855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle par le juge administratif des attributions de fréquence décidées par le Conseil supérieur de l'audiovisuel (CSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 01, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02217839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentieux de la notation des auditeurs de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 05, pp.367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02217785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (13)</w:t>
+        <w:t xml:space="preserve">Ouvrages (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des libertés fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexis-Nexis, pp.390, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des étrangers (4e édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexis-Nexis, pp.1810, 2026, Manuel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit public en 100 fiches (11e édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, pp.315, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit public en 20 leçons (11e édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, pp.363, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code commenté de l'entrée et du séjour des étrangers et du droit d'asile (22e édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexis-Nexis, pp.2579, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1720, 2024, 978-2-7110-4073-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenteur et Droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dessainjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin. Coll. Libre Droit, 2023, 9782849346471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1615, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit public en 90 fiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, pp.285, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit public en 20 leçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.285, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">code commenté de l'entrée et du séjour des étrangers et du droit d'asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lexis-Nexis, pp.2242, 2019, 978-2-7110-3097-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfant et le droit, regards croisés de droit franco-brésilien et de droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Varennes, pp.226, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits fondamentaux au défi de la crise économique et financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l’Harmattan, pp.211, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’unité du droit des étrangers et égalité de traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Saulnier-Cassia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, pp.157, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de police administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Documentation française, pp.200, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, pp.176, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans de jurisprudence en droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lexis-Nexis, pp.256, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flammarion, pp.128, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Police des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du droit de la sécurité intérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare et martin, 2025, 978-2-38600-103-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’outre-mer et les étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexis-Nexis, pp.226-229, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lenteur est-elle consubstantielle au droit public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenteur et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.27-31, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un étranger ? La lente émergence d’un figure juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Hervé Rihal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe t-il un droit à l’immigration définitive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nationalité : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Varennes, pp.372, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rendez-vous manqué de la Charte et du droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Charte européenne des droits fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthemis, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méandres de l’accès à l’aide sociale des mineurs étrangers non accompagnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’accès à l’aide sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cujas, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La privation de liberté des mineurs étrangers pour des motifs administratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enfant et le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Varennes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exigence de déloyauté : une réponse adaptée à la vulnérabilité de l’étranger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants vulnérables et Droits fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits fondamentaux du sportif à l’épreuve de la lutte contre le dopage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vélo et droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Varennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du droit de l’Union européenne sur la police administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit administratif européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les frontières de la directive du 16 décembre 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transposition de la directive « retour ». France, Espagne et Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4691,51 +5868,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="91A81E96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4772,51 +6101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laroche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saulnier-Cassia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-tchen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624561v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tchen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411307v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411276v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dessainjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laroche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411204v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Saulnier-Cassia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>