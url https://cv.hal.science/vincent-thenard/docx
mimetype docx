--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -1212,234 +1212,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser la diversité fourragère pour produire du lait de brebis bio sur le Causse Comtal : témoignage de Romain Maurel, éleveur</w:t>
+                <w:t xml:space="preserve">The wealth of innovative ideas in agriculture a few examples of new initiatives in grass-based farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Maurel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Allézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Haristoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 219, pp.225 - 228</w:t>
+              <w:t xml:space="preserve">, 2014, L'innovation en systèmes fourragers et élevages d'herbivores : un champ de possibles, 217, pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636246v1</w:t>
+                <w:t xml:space="preserve">hal-01209242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wealth of innovative ideas in agriculture a few examples of new initiatives in grass-based farming systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valoriser la diversité fourragère pour produire du lait de brebis bio sur le Causse Comtal : témoignage de Romain Maurel, éleveur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Haristoy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, L'innovation en systèmes fourragers et élevages d'herbivores : un champ de possibles, 217, pp.37-46</w:t>
+              <w:t xml:space="preserve">, 2014, 219, pp.225 - 228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209242v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rami fourrager : un support pour la conception de scénarios de systèmes fourragers avec des éleveurs et des conseillers</w:t>
               </w:r>
@@ -2145,6890 +2145,7166 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
+                <w:t xml:space="preserve">Characterisation of the organoleptic properties of ‘Noir de Bigorre’ dry-cured ham according to climate conditions of the geographical area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Sandra Ferrer Rouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+                <w:t xml:space="preserve">Jack Hamzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Pepin</w:t>
+                <w:t xml:space="preserve">Alexandre Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+                <w:t xml:space="preserve">Christine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
+              <w:t xml:space="preserve">58èmes Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP; INRAE, Feb 2026, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364797v1</w:t>
+                <w:t xml:space="preserve">hal-05592385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des systèmes d'élevage bovin lait biologiques dans un contexte socioéconomique et climatique en tension. Le cas d'élevages en Occitanie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109110v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les ressources protéiques locales dans l'alimentation des monogastriques pour favoriser la transition agroécologique</w:t>
+                <w:t xml:space="preserve">Reorganizing territorial resources management towards an agroecological transition: from improving self-sufficiency to boosting integrated crop livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548322v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de sélection des petits ruminants : entre productivité et résilience, la difficile équation du choix des éleveurs en matière de nouveaux caractères génétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilité des systèmes d'élevage bovin lait biologiques dans un contexte socioéconomique et climatique en tension. Le cas d'élevages en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904748v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product quality as a lever to change farming practices to meet society’s expectations</w:t>
+                <w:t xml:space="preserve">Valoriser les ressources protéiques locales dans l'alimentation des monogastriques pour favoriser la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Meda</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Petit</w:t>
+                <w:t xml:space="preserve">Claire Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196619v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing resilience of small ruminants farming systems: 3 management strategies across countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie de sélection des petits ruminants : entre productivité et résilience, la difficile équation du choix des éleveurs en matière de nouveaux caractères génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775168v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing local protein resources in monogastric feeds to promote the agroecological transition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Product quality as a lever to change farming practices to meet society’s expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774991v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious game: a cutting-edge tool for stakeholders to redesign livestock systems towards agroecology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernanda G Moojen</w:t>
+                <w:t xml:space="preserve">Developing local protein resources in monogastric feeds to promote the agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.464</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. p. 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377589v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Brazilian initiative for sustainable development of smallholder dairy farming: the PISA Program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing resilience of small ruminants farming systems: 3 management strategies across countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Arsenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.C. de Faccio Carvalho</w:t>
+                <w:t xml:space="preserve">Giovanni Bailo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubia Dominschek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D.R. Machado</w:t>
+                <w:t xml:space="preserve">Rebeca Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIHEAM, Dec 2021, Online, France</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775335v1</w:t>
+                <w:t xml:space="preserve">hal-03775168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the diversity of resources and farming practices to ensure resilience at different scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thenard</w:t>
+                <w:t xml:space="preserve">A Brazilian initiative for sustainable development of smallholder dairy farming: the PISA Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. de Faccio Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubia Dominschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloy Lidiane Raquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Sturaro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T.R. Kunrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIHEAM, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775317v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial resources mobilisation shapes agroecological transitions in crop-livestock systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining the diversity of resources and farming practices to ensure resilience at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Enrico Sturaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science, Dec 2020, Online, France</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHEAM, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342813v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution du projet ATA-RI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hazard</w:t>
+                <w:t xml:space="preserve">Serious game: a cutting-edge tool for stakeholders to redesign livestock systems towards agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda G Moojen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326575v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enacting agroecological transition as a (re)entanglement process. A political economy of feed self-sufficiency in livestock farming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thénard</w:t>
+                <w:t xml:space="preserve">Territorial resources mobilisation shapes agroecological transitions in crop-livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference of the European Society for Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948229v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding, redesigning and improving feed self-sufficiency in livestock farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restitution du projet ATA-RI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium for Farming System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048958v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing territorial resources to foster agroecological transitions in livestock farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ARTIFICE, a serious game to boost crop-livestock integrations at local level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of EAAP of the European Federation of Animal Science (EAAP 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Insbruck, Austria. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048844v1</w:t>
+                <w:t xml:space="preserve">hal-05595715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological levers to improve sustainability of dairy sheep farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thenard</w:t>
+                <w:t xml:space="preserve">Enacting agroecological transition as a (re)entanglement process. A political economy of feed self-sufficiency in livestock farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+                <w:t xml:space="preserve">Vincent Thénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 12p</w:t>
+              <w:t xml:space="preserve">13. International Conference of the European Society for Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735516v1</w:t>
+                <w:t xml:space="preserve">hal-02948229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers agroécologiques mobiliser pour la reconception de systèmes durables en brebis laitière ?</w:t>
+                <w:t xml:space="preserve">Addressing territorial resources to foster agroecological transitions in livestock farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine de Boissieu</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">70. Annual Meeting of EAAP of the European Federation of Animal Science (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2019, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-890-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079256v1</w:t>
+                <w:t xml:space="preserve">hal-03048844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAURACLE : 40 leviers pour l'autonomie fourragère Jeu de cartes collaboratif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding, redesigning and improving feed self-sufficiency in livestock farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloïse Celerier</w:t>
+                <w:t xml:space="preserve">L Laporte-Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Vallas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Antoine Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Lubac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danielle Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France. 116 p</w:t>
+              <w:t xml:space="preserve">6th International Symposium for Farming System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789894v1</w:t>
+                <w:t xml:space="preserve">hal-03048958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LAURACLE : 40 leviers pour l'autonomie fourragère Jeu de cartes collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïse Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737989v1</w:t>
+                <w:t xml:space="preserve">hal-02789894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-sufficiency for animal feed: a multi-level framework to promote agroecological farming systems</w:t>
+                <w:t xml:space="preserve">Quels leviers agroécologiques mobiliser pour la reconception de systèmes durables en brebis laitière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961390v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment redéfinir les performances des systèmes agroécologiques ? Illustration d’une démarche participative pour définir et construire de nouveaux indicateurs ?</w:t>
+                <w:t xml:space="preserve">Agroecological levers to improve sustainability of dairy sheep farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605773v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et échelles pertinentes pour développer l’autonomie alimentaire de systèmes d’élevage plus agroécologiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
+              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742979v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying agroecological principles to redesign and to assess dairy sheep farming systems</w:t>
+                <w:t xml:space="preserve">Self-sufficiency for animal feed: a multi-level framework to promote agroecological farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202874v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Systèmes fourragers Bio en régions méditerranéennes : des pistes d’adaptation pour l’élevage français face au réchauffement climatique</w:t>
+                <w:t xml:space="preserve">Enjeux et échelles pertinentes pour développer l’autonomie alimentaire de systèmes d’élevage plus agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gressier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Vallas</w:t>
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">23. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739166v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoignage d'éleveur : une exploitation ovin-lait sur le Causse Comtal qui favorise la diversité fourragère pour produire du lait Bio</w:t>
+                <w:t xml:space="preserve">Comment redéfinir les performances des systèmes agroécologiques ? Illustration d’une démarche participative pour définir et construire de nouveaux indicateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739372v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying agroecological principles to redesign and to assess dairy sheep farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 848 p</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741225v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rangeland rummy to support adaptive management of rangeland systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Systèmes fourragers Bio en régions méditerranéennes : des pistes d’adaptation pour l’élevage français face au réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Aguirre Anelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Experton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487112v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche participative de diagnostic d’autonomie pour une re-conception agroécologique des élevages de ruminants (DACAR)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Delmas</w:t>
+                <w:t xml:space="preserve">Mobiliser en partenariat les principes de l'agroécologie pour reconcevoir des systèmes ovins lait productifs plus autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées professionnelles de l'Association Française pour la Production Fourragère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France. pp. 164-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743678v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser en partenariat les principes de l'agroécologie pour reconcevoir des systèmes ovins lait productifs plus autonomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jost</w:t>
+                <w:t xml:space="preserve">Une démarche participative de diagnostic d’autonomie pour une re-conception agroécologique des élevages de ruminants (DACAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolène Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées professionnelles de l'Association Française pour la Production Fourragère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France. pp. 164-165</w:t>
+              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700691v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances et gestion des troupeaux bovin lait multiraces en Aveyron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Témoignage d'éleveur : une exploitation ovin-lait sur le Causse Comtal qui favorise la diversité fourragère pour produire du lait Bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mihout</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. 412 p</w:t>
+              <w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747699v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use grassland diversity to improve efficiency of milk production in dairy ewe systems: case study in the Roquefort French region.</w:t>
+                <w:t xml:space="preserve">Applying agroecological principles to redesign and to assess dairy sheep farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Patou</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Meeting of the FAO-CIHEAM Mountain Pasture Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Trivero, Italy. 204 p</w:t>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747304v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing two-bree-dairy cattle to improve farms' forage self-sufficiency in relation to climate change</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rangeland rummy to support adaptive management of rangeland systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.337</w:t>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745606v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New turn-out to pasture’s practices to improve grassland management in the ewe milk production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances et gestion des troupeaux bovin lait multiraces en Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual meeting of the european association for animal production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. pp.328-328</w:t>
+              <w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. 412 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753319v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of dairy cow feeding system to assess farms' adaptability to technical changes</w:t>
+                <w:t xml:space="preserve">Use grassland diversity to improve efficiency of milk production in dairy ewe systems: case study in the Roquefort French region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Patou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">17. Meeting of the FAO-CIHEAM Mountain Pasture Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Trivero, Italy. 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755359v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing of grassland use management for livestock farms using agricultural census databases</w:t>
+                <w:t xml:space="preserve">Rearing two-bree-dairy cattle to improve farms' forage self-sufficiency in relation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Milhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754302v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy farming styles adopting technical changes for new PDO specifications</w:t>
+                <w:t xml:space="preserve">New turn-out to pasture’s practices to improve grassland management in the ewe milk production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lepetitcolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">61. Annual meeting of the european association for animal production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. pp.328-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753347v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure connaissance des usages des outils de sélection pour piloter la gestion collective des races ovines laitières locales en Pyrénées-Atlantiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Arranz</w:t>
+                <w:t xml:space="preserve">Characterizing of grassland use management for livestock farms using agricultural census databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754848v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What technical changes are needed for traditional dairy farming systems in less favoured regions ?</w:t>
+                <w:t xml:space="preserve">Modelling of dairy cow feeding system to assess farms' adaptability to technical changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756875v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasslands management changes in dairy farms: case-study of the farmer's practices following the maize silage abandonmen in the &amp;quot;Laguiole&amp;quot; cheese production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thenard</w:t>
+                <w:t xml:space="preserve">Vers une meilleure connaissance des usages des outils de sélection pour piloter la gestion collective des races ovines laitières locales en Pyrénées-Atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Miquel</w:t>
+                <w:t xml:space="preserve">X. Aguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Miquel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Meeting of the FAO-CIHEAM sub-network on mountain pastures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Udine, Italy</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757043v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of livestock farming systems to the CAP changes: case of the PDO label cheese production</w:t>
+                <w:t xml:space="preserve">Dairy farming styles adopting technical changes for new PDO specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Verger</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 21. General Meeting on Sustainable Grassland Productivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Badajoz, Spain</w:t>
+              <w:t xml:space="preserve">8. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753852v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New grassland management and quality adjustment strategies for dairy farmers in less favoured areas.</w:t>
+                <w:t xml:space="preserve">Grasslands management changes in dairy farms: case-study of the farmer's practices following the maize silage abandonmen in the &amp;quot;Laguiole&amp;quot; cheese production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEP Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Uppsala, Sweden. 1p</w:t>
+              <w:t xml:space="preserve">13. Meeting of the FAO-CIHEAM sub-network on mountain pastures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831149v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to analyse technical adaptability of dairy farms involved in quality cheese production ? Case study of non-pasteurized cheese production with protected geographical indication label in the Pyrenean mountains</w:t>
+                <w:t xml:space="preserve">What technical changes are needed for traditional dairy farming systems in less favoured regions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Marey</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">7. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761134v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et analyser les changements d`organisation et de conduite de l`élevage dans un ensemble d`exploitations : propositions méthodologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Moulin</w:t>
+                <w:t xml:space="preserve">Adaptation of livestock farming systems to the CAP changes: case of the PDO label cheese production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire transformation des pratiques techniques et flexibilité des systèmes d`élevage, Montpellier INRA SAD TRAPEUR, Montpellier, 15-16 mars 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.12</w:t>
+              <w:t xml:space="preserve">Proceeding of the 21. General Meeting on Sustainable Grassland Productivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Badajoz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584088v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for supporting grassland management changes through livestock farmer'groups</w:t>
+                <w:t xml:space="preserve">New grassland management and quality adjustment strategies for dairy farmers in less favoured areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Ansquer</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
+              <w:t xml:space="preserve">IEEP Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Uppsala, Sweden. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759987v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et analyser les changements d'organisation et de conduite de l'élevage dans un ensemble d'exploitations : propositions méthodologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Napoléone</w:t>
+                <w:t xml:space="preserve">Improving the management of native pastures: a phenology-based tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ansquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764367v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the management of native pastures: a phenology-based tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">How to analyse technical adaptability of dairy farms involved in quality cheese production ? Case study of non-pasteurized cheese production with protected geographical indication label in the Pyrenean mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
+              <w:t xml:space="preserve">6. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762460v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de différentes sources de complémentation azotée sur les performances de vaches laitières Holstein et Montbéliardes et les aptitudes à la coagulation des laits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thenard</w:t>
+                <w:t xml:space="preserve">Comprendre et analyser les changements d`organisation et de conduite de l`élevage dans un ensemble d`exploitations : propositions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Faurie</w:t>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dupont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire transformation des pratiques techniques et flexibilité des systèmes d`élevage, Montpellier INRA SAD TRAPEUR, Montpellier, 15-16 mars 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763789v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonctionnement du troupeau : une interaction entre la conduite de l'éleveur et les comportements reproductifs d'animaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tools for supporting grassland management changes through livestock farmer'groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Ansquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763797v1</w:t>
+                <w:t xml:space="preserve">hal-02759987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de trois modalités de distribution des concentrés chez la vache laitière. Comparaison entre rations complètes et semi-complètes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comprendre et analyser les changements d'organisation et de conduite de l'élevage dans un ensemble d'exploitations : propositions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoléone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764129v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grass steer production management to improve carcass and meat quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de différentes sources de complémentation azotée sur les performances de vaches laitières Holstein et Montbéliardes et les aptitudes à la coagulation des laits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Grosse</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roux</w:t>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763033v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équilibre énergétique et protéique des rations complètes à base d'herbe conservée pour piloter le début de lactation des vaches laitières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles relations entre système fourrager et performances laitières dans les grandes exploitations laitières des Vosges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Marcant</w:t>
+                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">9. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760932v1</w:t>
+                <w:t xml:space="preserve">hal-02759153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance fo lactacting dairy cows fed total mixed rations with or without dehydrated alfalfa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grass steer production management to improve carcass and meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761259v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles relations entre système fourrager et performances laitières dans les grandes exploitations laitières des Vosges ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de trois modalités de distribution des concentrés chez la vache laitière. Comparaison entre rations complètes et semi-complètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759153v1</w:t>
+                <w:t xml:space="preserve">hal-02764129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement en station expérimentale de schémas de production de bœufs à l'herbe [Slovène]</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le fonctionnement du troupeau : une interaction entre la conduite de l'éleveur et les comportements reproductifs d'animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel M. Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium : Possiblities for sustainable beef production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Radenci, Slovenia</w:t>
+              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762929v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'incorporation de luzerne déshydratée dans des rations complètes à base d'ensilage de maïs et d'ensilage d'herbe pour vaches laitières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'équilibre énergétique et protéique des rations complètes à base d'herbe conservée pour piloter le début de lactation des vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Mauriès</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Marcant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762231v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the age at castration in beef steer production of Holstein and Montbeliard breeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.R. Parrassin</w:t>
+                <w:t xml:space="preserve">Performance fo lactacting dairy cows fed total mixed rations with or without dehydrated alfalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mauriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium : Possiblities for sustainable beef production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Radenci, Slovénie</w:t>
+              <w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759831v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduire deux races laitières au sein d'un même troupeau : enquêtes sur les pratiques d'éleveurs</w:t>
+                <w:t xml:space="preserve">Développement en station expérimentale de schémas de production de bœufs à l'herbe [Slovène]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Gaillard</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">International Symposium : Possiblities for sustainable beef production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Radenci, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761266v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing grassland-based steer production management in an experimental farm to propose alternatives to maize-based bulls systems</w:t>
+                <w:t xml:space="preserve">Effet de l'incorporation de luzerne déshydratée dans des rations complètes à base d'ensilage de maïs et d'ensilage d'herbe pour vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Roux</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mauriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International symposium on livestock farming systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Posieux, Switzerland</w:t>
+              <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769669v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement en station expérimentale de schémas de production de boeufs de type laitier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the age at castration in beef steer production of Holstein and Montbeliard breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Parrassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres autour des recherches sur les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium : Possiblities for sustainable beef production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Radenci, Slovénie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769762v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiposity and winter feeding of dairy heifers</w:t>
+                <w:t xml:space="preserve">Conduire deux races laitières au sein d'un même troupeau : enquêtes sur les pratiques d'éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Bazard</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Grosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Annual meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Zürich, Austria</w:t>
+              <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770459v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejets azotés chez la vache laitière : intérêt de 3 méthodes d'évaluation des rejets</w:t>
+                <w:t xml:space="preserve">Developing grassland-based steer production management in an experimental farm to propose alternatives to maize-based bulls systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres autour des recherches sur les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">5. International symposium on livestock farming systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Posieux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768083v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifier les systèmes d'élevage pour diminuer les risques de pollution par les nitrates : quelles alternatives pour les grandes exploitations de polyculture élevage en Lorraine ?</w:t>
+                <w:t xml:space="preserve">Développement en station expérimentale de schémas de production de boeufs de type laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres autour des recherches sur les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Rencontres autour des recherches sur les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766986v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances zootechniques de vaches laitières Montbéliardes et Holstein alimentées avec des rations complètes à base de foin</w:t>
+                <w:t xml:space="preserve">Adiposity and winter feeding of dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Trommenschalger</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres autour des recherches sur les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">50. Annual meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Zürich, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768876v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modifier les systèmes d'élevage pour diminuer les risques de pollution par les nitrates : quelles alternatives pour les grandes exploitations de polyculture élevage en Lorraine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Rencontres autour des recherches sur les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rejets azotés chez la vache laitière : intérêt de 3 méthodes d'évaluation des rejets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Rencontres autour des recherches sur les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances zootechniques de vaches laitières Montbéliardes et Holstein alimentées avec des rations complètes à base de foin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Trommenschalger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Rencontres autour des recherches sur les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pâturage des zones de pinèdes par des bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9038,176 +9314,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock farming systems and sustainable drinking water production: proposition of risk indicators at different organisational levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9236,51 +9512,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Vienne, Austria. pp.202, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9290,51 +9566,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock farming systems and sustainable drinking water production: Proposition of risk indicators at different organisational levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9356,51 +9632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9410,896 +9686,896 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How access and dynamics in the use of territorial resources shape agroecological transitions in crop-livestock systems: Learnings and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Lamine, Danièle Magda, Marta Rivera-Ferre, Terry Marsden (eds.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang, Brussel.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 318p., 2021, 9782807618534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner l’adaptation des systèmes fourragers au changement climatique : identifier des leviers d’adaptation et créer un outil pour les éleveurs, les conseillers, les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet alimentaire territorial</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">INRAE. </w:t>
+                <w:t xml:space="preserve">An integrated approach to livestock farming systems’ autonomy to design and manage agroecological transition at the farm and territorial levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bergez, Jacques-Eric; Audouin, Elise; Therond, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/70kt-4a32⟩</w:t>
+              <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716646v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/rj54-wn87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to livestock farming systems’ autonomy to design and manage agroecological transition at the farm and territorial levels</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Bergez, Jacques-Eric; Audouin, Elise; Therond, Olivier. </w:t>
+                <w:t xml:space="preserve">Projet alimentaire territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Kuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Leygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_4⟩</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/70kt-4a32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071902v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie dans les systèmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/92a8-d925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et analyser les changements d'organisation et de conduite de l'élevage dans un ensemble d'exploitations: propositions méthodologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10309,91 +10585,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reorganizing territorial resources management towards an agroecological transition: from improving self-sufficiency to boosting integrated crop-livestock systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10403,166 +10679,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des systèmes d'élevage bovin lait biologiques dans un contexte socioéconomique et climatique en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Felgerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; ENSFEA. 2024, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser les principes de l'agroécologie pour redéfinir le cadre d'analyse et d'évaluation des systèmes ovins en zone Roquefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10570,73 +10846,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Inrae. 2013, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de systèmes d'élevage adaptés au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10692,537 +10968,537 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMLESS: D6.2.3.2: Documentation of baseline and policy scenarios for Test Case 1 (formerly D2.6.5 and D6.2.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Majewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMLESS Project : report on the major characteristics of environmental policies and agro-ecological technologies to be studied in Test case 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Was</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kloczko-Gajewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the major Characteristics of Scenarios and Agricultural Systems to be studied in Test Case 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heckelei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11290,51 +11566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A9BE911"/>
+    <w:nsid w:val="1798839B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11521,51 +11797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-thenard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2731-2421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223544442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arsenos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Baptista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101208" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Theodoridis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Ragkos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Vouraki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Arsenos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kominakis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151511499" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legarto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1p32-7426" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Pages" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002840" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maurel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie All&#233;zard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Haristoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Grosse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2006.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-658WJ32F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauri&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Parrasin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grosse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschlager" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Anfrie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escande" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904748v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bailo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Baptista" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774991v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubia Dominschek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Lidiane Raquel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Kunrath" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Machado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775317v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laporte-Riou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-890-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735516v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079256v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frugier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789894v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Celerier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vallas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lubac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961390v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739166v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguirre Anelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gressier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741225v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhout" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753319v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jalabert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754848v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aguerre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Arranz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757043v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Miquel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Verger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831149v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584088v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764367v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763789v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763797v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764129v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761259v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762231v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759831v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Parrassin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769669v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769762v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770459v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766986v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fiorelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschalger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Revilla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834384v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436466v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787916v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716646v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Kuzel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leygues" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/70kt-4a32" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707412v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Viala" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couronne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grousset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rj54-wn87" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684600v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/92a8-d925" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195162v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978818v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974851v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809085v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-thenard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2731-2421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223544442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arsenos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Baptista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101208" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Theodoridis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Ragkos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Vouraki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Arsenos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kominakis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151511499" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legarto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1p32-7426" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Pages" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002840" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie All&#233;zard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Haristoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Grosse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2006.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-658WJ32F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauri&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Parrasin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grosse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschlager" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Anfrie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ferrer Rouyet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hamzo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774991v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bailo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Baptista" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775335v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubia Dominschek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Lidiane Raquel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Kunrath" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Machado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derbecq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-890-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048958v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laporte-Riou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dore" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Celerier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vallas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lubac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079256v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frugier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735516v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961390v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguirre Anelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gressier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delmas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747304v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753319v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754302v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jalabert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aguerre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Arranz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757043v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Miquel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Verger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831149v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761134v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584088v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759987v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763789v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763033v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763797v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761259v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762929v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762231v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Parrassin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761266v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769762v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770459v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766986v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fiorelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschalger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Revilla" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835718v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436466v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787916v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Viala" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couronne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grousset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rj54-wn87" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Kuzel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leygues" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/70kt-4a32" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684600v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/92a8-d925" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195162v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978818v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809085v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823201v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>