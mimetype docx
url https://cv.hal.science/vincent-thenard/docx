--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,11511 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11459 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Thénard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Works and studies by Vincent THENARD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-thenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2731-2421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223544442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=OuaOVPEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying selection strategies based on the practices and preferences of small ruminant farmers to improve the sustainability of their breeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Quenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arsenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bailo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (7), pp.101208. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Resilient and Sustainable Farm Profiles in Small Ruminant Production Systems Using Mathematical Programming Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Theodoridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Ragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiria Vouraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Arsenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Kominakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (15), pp.11499. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su151511499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner une transition agroécologique dans un contexte complexe et incertain : utilisation de la diversité des raisonnements des acteurs de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simonneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (244), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.244.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUTELO -Evaluer et promouvoir des stratégies alimentaires plus autonomes et économes en élevage ovin laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legarto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (janvier), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1p32-7426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable dairy sheep farms based on self-sufficiency: patterns and environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolène Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial insights on the performances and management of dairy cattle herds combining two breeds with contrasting features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mihout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (05), pp.892-901. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangeland Rummy - A board game to support adaptive management of rangeland-based livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Farrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.236-245. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wealth of innovative ideas in agriculture a few examples of new initiatives in grass-based farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Allézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Haristoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'innovation en systèmes fourragers et élevages d'herbivores : un champ de possibles, 217, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser la diversité fourragère pour produire du lait de brebis bio sur le Causse Comtal : témoignage de Romain Maurel, éleveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219, pp.225 - 228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rami fourrager : un support pour la conception de scénarios de systèmes fourragers avec des éleveurs et des conseillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 210, pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter le système d'alimentation d'élevages laitiers pour comprendre leur strategie d'adaptation au cahier des charges d'une IGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (5), pp.409-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grass steer production system to improve carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Trommenschlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 105 (1), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2006.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la luzerne déshydratée dans des rations complètes pour vaches laitières en début de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mauriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Trommenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (2), pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une castration tardive sur la production de boeufs Hostein et Montbéliards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Parrasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (3), pp.207-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestosk farming systems and sustainable drinking water production: proposition of risk indicators at different organisational levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Anfrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Foissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61, pp.307-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the organoleptic properties of ‘Noir de Bigorre’ dry-cured ham according to climate conditions of the geographical area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ferrer Rouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Hamzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58èmes Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP; INRAE, Feb 2026, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganizing territorial resources management towards an agroecological transition: from improving self-sufficiency to boosting integrated crop livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des systèmes d'élevage bovin lait biologiques dans un contexte socioéconomique et climatique en tension. Le cas d'élevages en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les ressources protéiques locales dans l'alimentation des monogastriques pour favoriser la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Escande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de sélection des petits ruminants : entre productivité et résilience, la difficile équation du choix des éleveurs en matière de nouveaux caractères génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Quenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product quality as a lever to change farming practices to meet society’s expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.548, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing local protein resources in monogastric feeds to promote the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing resilience of small ruminants farming systems: 3 management strategies across countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Quenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Arsenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bailo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brazilian initiative for sustainable development of smallholder dairy farming: the PISA Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. de Faccio Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubia Dominschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloy Lidiane Raquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Kunrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHEAM, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining the diversity of resources and farming practices to ensure resilience at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Sturaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHEAM, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious game: a cutting-edge tool for stakeholders to redesign livestock systems towards agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda G Moojen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial resources mobilisation shapes agroecological transitions in crop-livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du projet ATA-RI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTIFICE, a serious game to boost crop-livestock integrations at local level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Insbruck, Austria. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting agroecological transition as a (re)entanglement process. A political economy of feed self-sufficiency in livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference of the European Society for Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing territorial resources to foster agroecological transitions in livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of EAAP of the European Federation of Animal Science (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2019, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-890-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding, redesigning and improving feed self-sufficiency in livestock farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laporte-Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological levers to improve sustainability of dairy sheep farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers agroécologiques mobiliser pour la reconception de systèmes durables en brebis laitière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine de Boissieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAURACLE : 40 leviers pour l'autonomie fourragère Jeu de cartes collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïse Celerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Lubac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-sufficiency for animal feed: a multi-level framework to promote agroecological farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment redéfinir les performances des systèmes agroécologiques ? Illustration d’une démarche participative pour définir et construire de nouveaux indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et échelles pertinentes pour développer l’autonomie alimentaire de systèmes d’élevage plus agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying agroecological principles to redesign and to assess dairy sheep farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Systèmes fourragers Bio en régions méditerranéennes : des pistes d’adaptation pour l’élevage français face au réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Aguirre Anelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche participative de diagnostic d’autonomie pour une re-conception agroécologique des élevages de ruminants (DACAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolène Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser en partenariat les principes de l'agroécologie pour reconcevoir des systèmes ovins lait productifs plus autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'Association Française pour la Production Fourragère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France. pp. 164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage d'éleveur : une exploitation ovin-lait sur le Causse Comtal qui favorise la diversité fourragère pour produire du lait Bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées professionnelles de l'association française pour la production fourragère (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying agroecological principles to redesign and to assess dairy sheep farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 848 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangeland rummy to support adaptive management of rangeland systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Farrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 850 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et gestion des troupeaux bovin lait multiraces en Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mihout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 412 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use grassland diversity to improve efficiency of milk production in dairy ewe systems: case study in the Roquefort French region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Patou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Meeting of the FAO-CIHEAM Mountain Pasture Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Trivero, Italy. 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearing two-bree-dairy cattle to improve farms' forage self-sufficiency in relation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Milhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New turn-out to pasture’s practices to improve grassland management in the ewe milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lepetitcolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual meeting of the european association for animal production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. pp.328-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing of grassland use management for livestock farms using agricultural census databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of dairy cow feeding system to assess farms' adaptability to technical changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure connaissance des usages des outils de sélection pour piloter la gestion collective des races ovines laitières locales en Pyrénées-Atlantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy farming styles adopting technical changes for new PDO specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasslands management changes in dairy farms: case-study of the farmer's practices following the maize silage abandonmen in the &amp;quot;Laguiole&amp;quot; cheese production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Meeting of the FAO-CIHEAM sub-network on mountain pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What technical changes are needed for traditional dairy farming systems in less favoured regions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of livestock farming systems to the CAP changes: case of the PDO label cheese production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 21. General Meeting on Sustainable Grassland Productivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Badajoz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New grassland management and quality adjustment strategies for dairy farmers in less favoured areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEP Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Uppsala, Sweden. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the management of native pastures: a phenology-based tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ansquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse technical adaptability of dairy farms involved in quality cheese production ? Case study of non-pasteurized cheese production with protected geographical indication label in the Pyrenean mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vila Real, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et analyser les changements d`organisation et de conduite de l`élevage dans un ensemble d`exploitations : propositions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transformation des pratiques techniques et flexibilité des systèmes d`élevage, Montpellier INRA SAD TRAPEUR, Montpellier, 15-16 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for supporting grassland management changes through livestock farmer'groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20. General meeting of the European grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et analyser les changements d'organisation et de conduite de l'élevage dans un ensemble d'exploitations : propositions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoléone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de différentes sources de complémentation azotée sur les performances de vaches laitières Holstein et Montbéliardes et les aptitudes à la coagulation des laits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre système fourrager et performances laitières dans les grandes exploitations laitières des Vosges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grass steer production management to improve carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de trois modalités de distribution des concentrés chez la vache laitière. Comparaison entre rations complètes et semi-complètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement du troupeau : une interaction entre la conduite de l'éleveur et les comportements reproductifs d'animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équilibre énergétique et protéique des rations complètes à base d'herbe conservée pour piloter le début de lactation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marcant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance fo lactacting dairy cows fed total mixed rations with or without dehydrated alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mauriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement en station expérimentale de schémas de production de bœufs à l'herbe [Slovène]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Possiblities for sustainable beef production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Radenci, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'incorporation de luzerne déshydratée dans des rations complètes à base d'ensilage de maïs et d'ensilage d'herbe pour vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mauriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the age at castration in beef steer production of Holstein and Montbeliard breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Parrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Possiblities for sustainable beef production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Radenci, Slovénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduire deux races laitières au sein d'un même troupeau : enquêtes sur les pratiques d'éleveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Choux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing grassland-based steer production management in an experimental farm to propose alternatives to maize-based bulls systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International symposium on livestock farming systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Posieux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement en station expérimentale de schémas de production de boeufs de type laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiposity and winter feeding of dairy heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Zürich, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets azotés chez la vache laitière : intérêt de 3 méthodes d'évaluation des rejets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschlager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifier les systèmes d'élevage pour diminuer les risques de pollution par les nitrates : quelles alternatives pour les grandes exploitations de polyculture élevage en Lorraine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances zootechniques de vaches laitières Montbéliardes et Holstein alimentées avec des rations complètes à base de foin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Trommenschalger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage des zones de pinèdes par des bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an interdisciplinarity approach to explore the local embedding of organic pig farming systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. Wageningen Academic Publishers, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science, 39, pp.532, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farming systems and sustainable drinking water production: proposition of risk indicators at different organisational levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Vienne, Austria. pp.202, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farming systems and sustainable drinking water production: Proposition of risk indicators at different organisational levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How access and dynamics in the use of territorial resources shape agroecological transitions in crop-livestock systems: Learnings and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Lamine, Danièle Magda, Marta Rivera-Ferre, Terry Marsden (eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang, Brussel.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 318p., 2021, 9782807618534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’adaptation des systèmes fourragers au changement climatique : identifier des leviers d’adaptation et créer un outil pour les éleveurs, les conseillers, les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to livestock farming systems’ autonomy to design and manage agroecological transition at the farm and territorial levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergez, Jacques-Eric; Audouin, Elise; Therond, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rj54-wn87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet alimentaire territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Kuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Leygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duvernoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/70kt-4a32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie dans les systèmes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Triboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/92a8-d925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et analyser les changements d'organisation et de conduite de l'élevage dans un ensemble d'exploitations: propositions méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganizing territorial resources management towards an agroecological transition: from improving self-sufficiency to boosting integrated crop-livestock systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des systèmes d'élevage bovin lait biologiques dans un contexte socioéconomique et climatique en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Felgerolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; ENSFEA. 2024, 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser les principes de l'agroécologie pour redéfinir le cadre d'analyse et d'évaluation des systèmes ovins en zone Roquefort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2013, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes d'élevage adaptés au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMLESS: D6.2.3.2: Documentation of baseline and policy scenarios for Test Case 1 (formerly D2.6.5 and D6.2.7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Majewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEAMLESS Project : report on the major characteristics of environmental policies and agro-ecological technologies to be studied in Test case 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Was</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kloczko-Gajewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the major Characteristics of Scenarios and Agricultural Systems to be studied in Test Case 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heckelei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11566,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1798839B"/>
+    <w:nsid w:val="7BD9C334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11797,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-thenard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2731-2421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223544442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arsenos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Baptista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101208" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Theodoridis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Ragkos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Vouraki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Arsenos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kominakis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151511499" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0145" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legarto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1p32-7426" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Pages" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002840" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie All&#233;zard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Haristoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Grosse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2006.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-658WJ32F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676885v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauri&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Parrasin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grosse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschlager" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695732v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Anfrie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ferrer Rouyet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hamzo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escande" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774991v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bailo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Baptista" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775335v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubia Dominschek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Lidiane Raquel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Kunrath" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Machado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derbecq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-890-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048958v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laporte-Riou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dore" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Celerier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vallas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lubac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079256v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frugier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735516v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961390v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguirre Anelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gressier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delmas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747304v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753319v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754302v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jalabert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aguerre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Arranz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757043v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Miquel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Verger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831149v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761134v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584088v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759987v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763789v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763033v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763797v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761259v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762929v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762231v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Parrassin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761266v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769762v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770459v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766986v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fiorelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschalger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Revilla" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835718v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436466v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787916v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Viala" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couronne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grousset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rj54-wn87" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Kuzel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leygues" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/70kt-4a32" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684600v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/92a8-d925" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195162v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978818v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809085v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823201v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-thenard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2731-2421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223544442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OuaOVPEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arsenos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Baptista" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Theodoridis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Ragkos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Vouraki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Arsenos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Kominakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151511499" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fan&#231;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legarto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1p32-7426" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Pages" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002840" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie All&#233;zard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Haristoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636246v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maurel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Dumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Grosse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Trommenschlager" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2006.06.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-658WJ32F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauri&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Parrasin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschlager" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Anfrie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foissy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ferrer Rouyet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hamzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196619v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774991v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775168v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bailo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Baptista" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubia Dominschek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Lidiane Raquel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Kunrath" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Machado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775317v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derbecq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948229v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-890-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laporte-Riou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dore" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frugier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789894v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Celerier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vallas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lubac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguirre Anelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gressier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delmas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700691v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747699v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745606v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhout" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753319v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754302v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jalabert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754848v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aguerre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Arranz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Miquel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Verger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Theau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584088v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759987v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ansquer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napol&#233;one" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763789v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faurie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759153v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763033v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764129v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763797v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Tichit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouch&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760932v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marcant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761259v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762231v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759831v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Parrassin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761266v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Choux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769669v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769762v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770459v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768083v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766986v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fiorelli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768876v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Trommenschalger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774484v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Revilla" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282761v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834384v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835718v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436466v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114400" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787916v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707412v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Viala" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couronne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grousset" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rj54-wn87" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716646v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Kuzel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leygues" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/70kt-4a32" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684600v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/92a8-d925" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195162v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04978818v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974851v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823201v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>