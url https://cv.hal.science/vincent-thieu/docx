--- v0 (2026-03-03)
+++ v1 (2026-04-30)
@@ -2252,265 +2252,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide, methane and nitrous oxide emissions from the human-impacted Seine watershed in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Marescaux</w:t>
+                <w:t xml:space="preserve">Landward Perspective of Coastal Eutrophication Potential Under Future Climate Change: The Seine River Case (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.151⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919638v1</w:t>
+                <w:t xml:space="preserve">hal-02042677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landward Perspective of Coastal Eutrophication Potential Under Future Climate Change: The Seine River Case (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+                <w:t xml:space="preserve">Carbon dioxide, methane and nitrous oxide emissions from the human-impacted Seine watershed in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 643, pp.247-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042677v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient inputs and hydrology together determine biogeochemical status of the Loire River (France): Current situation and possible future scenarios</w:t>
               </w:r>
@@ -2624,278 +2624,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and spatial variability of the partial pressure of carbon dioxide in the human-impacted Seine River in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Marescaux</w:t>
+                <w:t xml:space="preserve">How can water quality be improved when the urban waste water directive has been fulfilled? A case study of the Lot river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsiva Ramarson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Vieira Borges</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Némery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (13961), </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (12), pp.11924-11939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32332-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1428-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876248v1</w:t>
+                <w:t xml:space="preserve">hal-01961860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can water quality be improved when the urban waste water directive has been fulfilled? A case study of the Lot river (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal and spatial variability of the partial pressure of carbon dioxide in the human-impacted Seine River in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vieira Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (12), pp.11924-11939. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (13961), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1428-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32332-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961860v1</w:t>
+                <w:t xml:space="preserve">hal-01876248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing marine eutrophication may require a paradigmatic change</w:t>
               </w:r>
@@ -3009,338 +3009,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate retention at the river–watershed interface: a new conceptual modeling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Silvestre</w:t>
+                <w:t xml:space="preserve">How to avoid eutrophication in coastal seas? A new approach to derive river-specific combined nitrate and phosphate maximum concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Desmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-018-0455-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 628-629 (1), pp.400-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822912v1</w:t>
+                <w:t xml:space="preserve">hal-03841981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to avoid eutrophication in coastal seas? A new approach to derive river-specific combined nitrate and phosphate maximum concentrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Thouvenin</w:t>
+                <w:t xml:space="preserve">Nitrate retention at the river–watershed interface: a new conceptual modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsiva Ramarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 628-629 (1), pp.400-414. </w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139 (1), pp.31-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10533-018-0455-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841981v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of gridded meteorological datasets for hydrological modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4352,261 +4352,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of nutrient mitigation measures in the watersheds of the Southern Bight of the North Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N:P:Si nutrient export ratios and ecological consequences in coastal seas evaluated by the ICEP approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Beusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lex Bouwman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.12.031⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (4), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GB003583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816491v1</w:t>
+                <w:t xml:space="preserve">hal-03842000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N:P:Si nutrient export ratios and ecological consequences in coastal seas evaluated by the ICEP approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the effect of nutrient mitigation measures in the watersheds of the Southern Bight of the North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lex Bouwman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (4), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408, pp.1245-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GB003583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842000v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the N cascade in regional watersheds: The case study of the Seine, Somme and Scheldt rivers</w:t>
               </w:r>
@@ -4946,51 +4946,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5248,908 +5248,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic land to sea modelling chain for fighting coastal eutrophication in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated modelling approach to assess carbon and nutrients cascade for fighting coastal eutrophication along the French Land-Ocean Aquatic Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven G Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resilience and Recovery in Aquatic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASLO, Jun 2023, Palmas de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">Advancing Critical Zone Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR; TERENO, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470186v1</w:t>
+                <w:t xml:space="preserve">hal-05584284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des hydrosystèmes régionaux anthropisés : la plateforme du PIREN-Seine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Passy</w:t>
+                <w:t xml:space="preserve">A generic land to sea modelling chain for fighting coastal eutrophication in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Casquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2021 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Resilience and Recovery in Aquatic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASLO, Jun 2023, Palmas de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455801v1</w:t>
+                <w:t xml:space="preserve">hal-04470186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional-scale coupled modeling of water pollution by nitrate from agricultural sources: the Seine-Normandie hydrosystem case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Modélisation des hydrosystèmes régionaux anthropisés : la plateforme du PIREN-Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICROPM. INT., 2020, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">Colloque 2021 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471202v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the response of water quality to pollutant loading in the Saigon River system (Vietnam): modelling scenarios by C-GEM, an estuarine biogeochemical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Truong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Megacities and Global Change (préconférence )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420862v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Regional-scale coupled modeling of water pollution by nitrate from agricultural sources: the Seine-Normandie hydrosystem case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Second International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICROPM. INT., 2020, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404818v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the biogeochemical pyNuts-Riverstrahler model to assess prospective scenario impact along the aquatic continuum in western EU-rivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Silvestre</w:t>
+                <w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Le Noë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO 2017 Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2017, Honolulu (Hawaii), USA, United States</w:t>
+              <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534239v1</w:t>
+                <w:t xml:space="preserve">hal-02404818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing the biogeochemical pyNuts-Riverstrahler model to assess prospective scenario impact along the aquatic continuum in western EU-rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
+              <w:t xml:space="preserve">ASLO 2017 Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2017, Honolulu (Hawaii), USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743967v1</w:t>
+                <w:t xml:space="preserve">hal-04534239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Riverine nutrients fluxes to the North Sea and harmful algal blooms, what changed since 1984?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6164,88 +6272,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6255,258 +6363,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling pesticides fate in a river network using the aquatic biogeochemistry model pyNuts-Riverstrahler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR-TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'une modélisation couplée hydrogéologique et biogéochimique pour caractériser la contamination par les pesticides des masses d'eau du bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51e congrès du Groupe Français de recherches sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6516,185 +6624,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal marine system and estuary functioning is driven by the upstream river basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven G. Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences. 2023. ISBN 9780124095489, pp???</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00009-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6703,132 +6811,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6837,445 +6945,445 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seine River basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de nutriments dans le continuum Homme-Terr-Mer : évaluation de scénarios agricoles et impacts du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de synthèse. Phase 7 du PIREN-Seine (2015-2019). Volume 2. Flux dans le continuum Homme-Terre-Mer. Josette Garnier &amp; Johnny Gasperi (Eds) DOI : 10.26047/PIREN.rapp.synth.2019.vol2. Chap.9, pp.172-197</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Continuum Homme-Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Souchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan et Prospective 2018-2022 de la Commission Spécialisée Surfaces et Interfaces Continentales de l’Institut National des Sciences de l’Univers. Synthèse des ateliers, des forums préparatoires et du colloque de paris 9-11 octobre 2017. Sous la coordination de Jean-Luc Probst, Président de la CSSIC, Fatima Laggoun, Directrice Adjointe Scientifique du Docimane SIC-INSU. pp.91-102</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (10)</w:t>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie sur la période 2017-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7283,229 +7391,229 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Université (France); CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet nuts-STeauRY : Inventaire des données d'entrée à la chaine de modélisation rivière-estuaire et premiers résultats - Modélisation intégrée rivière-estuaire | rapport méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7557,467 +7665,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Français de la Biodiversité. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet nuts-STeauRY : Apports d'une modélisation intégrée Terre-Mer dans la co-construction de scenarios territorialisés pour limiter l'eutrophisation sur le littoral Français - Atlas des pressions diffuses | rapport méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique des producteurs primaires dans le modèle de biogéochimie aquatique RIVE unifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuaitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Casquin</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Office Français de la Biodiversité. 2021</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PIREN Seine phase 8. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04342281v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des producteurs primaires dans le modèle de biogéochimie aquatique RIVE unifié</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet nuts-STeauRY : Apports d'une modélisation intégrée Terre-Mer dans la co-construction de scenarios territorialisés pour limiter l'eutrophisation sur le littoral Français - Atlas des pressions diffuses | rapport méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PIREN Seine phase 8. 2021</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven G Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office Français de la Biodiversité. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03809840v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation de la matière organique dans le modèle de biogéochimie aquatique RIVE : exploration des codes et expérimentation numérique en conditions contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Weidenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée de la cascade de l’azote générée par le système agro-alimentaire et de son impact sur la qualité des eaux de l’hydrosystème Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8033,235 +8145,235 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2019, pp.8-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système agro alimentaire du bassin de la Seine : Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chlebowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Programme PIREN Seine. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8277,173 +8389,261 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Sorbonne Université/CNRS, UMR Metis; MinesParisTech, Géosciences; Agence de l'Eau Seine-Normandie. 2018, 58p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise en place d’un outil web-cartographique d’analyse et de diffusion d’observations environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Souton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PIREN-Seine. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retenir de l'eau dans le paysage rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8453,100 +8653,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatialisée des flux de nutriments (N, P, Si) des bassins de la Seine, de la Somme et de l'Escaut : impact sur l'eutrophisation de la Manche et de la Mer du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00446589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8556,51 +8756,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pyRIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8652,51 +8852,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xingcheng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8706,91 +8906,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée de la cascade de l’azote générée par le système agro alimentaire et de son impact sur la qualité des eaux de l’hydrosystème Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8811,65 +9011,65 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de synthèse Phase 7 (2015-2019) </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8937,51 +9137,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7751856"/>
+    <w:nsid w:val="492BCAD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9168,51 +9368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-thieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5753-8624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146711335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189802734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356816562" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingcheng Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Manteaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105856" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songjun Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-931-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.705477" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Dao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2379-2020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le No&#235;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Billen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gingrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Erb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab82cc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00654-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanz-Cobena" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lassaletta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00216" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100441" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.151" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vieira Borges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32332-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1428-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Desmit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Campuzano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duli&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desmit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duli&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdex Mutema" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chivenge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4170" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grizzetti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Britz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidoglio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/12/125007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195677v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gypens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delhez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.10.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195675v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PRS39NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-607-2012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841994v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lancelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Polard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.02.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63LKQ0GB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0142-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.12.031" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beusen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003583" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42TFRJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mayorga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003561" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.01.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F41B74F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Laruelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13368" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420862v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Truong Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Dao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534239v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00009-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309621v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309611v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Weidenfeld" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599601v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00446589v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04137279v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791482v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-thieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5753-8624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146711335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189802734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356816562" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingcheng Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Manteaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105856" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songjun Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-931-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.705477" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Dao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2379-2020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le No&#235;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Billen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gingrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Erb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab82cc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00654-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanz-Cobena" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lassaletta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00216" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100441" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1428-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vieira Borges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32332-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Desmit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Campuzano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duli&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desmit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duli&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdex Mutema" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chivenge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4170" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grizzetti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Britz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidoglio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/12/125007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195677v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gypens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delhez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.10.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195675v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PRS39NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-607-2012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841994v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lancelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Polard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.02.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63LKQ0GB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0142-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beusen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003583" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.12.031" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42TFRJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mayorga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003561" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.01.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F41B74F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Laruelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13368" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584284v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420862v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Truong Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Dao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534239v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309901v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00009-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309621v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342281v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809824v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Weidenfeld" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Souton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599601v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00446589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04137279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791482v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>