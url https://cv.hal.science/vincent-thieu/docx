--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">189802734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Dgpg9UwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000356816562</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -215,4754 +236,4754 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of river connectivity in the distribution of fish in an anthropized watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Felin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 959, pp.178204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in greenhouse gas concentrations and diffusive fluxes in three river–reservoir systems in the Seine Basin (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The community-centered freshwater biogeochemistry model unified RIVE v1.0: a unified version for water column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shuaitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119399⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.449-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-449-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080657v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The community-centered freshwater biogeochemistry model unified RIVE v1.0: a unified version for water column</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Seasonal variation in greenhouse gas concentrations and diffusive fluxes in three river–reservoir systems in the Seine Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingcheng Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-449-2024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 257, pp.119399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456280v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling in-stream biogeochemical processes at catchment scale: Coupling SWAT and RIVE models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Manteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Samie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 170, pp.105856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoirs change pCO2 and water quality of downstream rivers: Evidence from three reservoirs in the Seine Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingcheng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songjun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 213, pp.118158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling nutrient fate and CO2 concentrations in the reservoirs of the Seine Basin using a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingcheng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuaitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 225, pp.119135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.119135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient transport and transformation in macrotidal estuaries of the French Atlantic coast: a modeling approach using the Carbon-Generic Estuarine Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.931 - 955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-19-931-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term assessment of nutrient budgets for the four reservoirs of the Seine Basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingcheng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 778, pp.146412. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Evolution of Greenhouse Gas Emissions From Global Reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingcheng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.705477. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.705477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical functioning of an urbanized tropical estuary: Implementing the generic C-GEM (reactive transport) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 784, pp.147261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling inorganic carbon dynamics in the Seine River continuum in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gypens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24, pp.2379 - 2398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-24-2379-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phosphorus legacy offers opportunities for agro-ecological transition (France 1850–2075)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gingrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-H Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-9326/ab82cc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling indirect N2O emissions along the N cascade from cropland soils to rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Garnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148 (2), pp.207-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10533-020-00654-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term changes in greenhouse gas emissions from French agriculture and livestock (1852–2014): From traditional agriculture to conventional intensive systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Sanz-Cobena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Lassaletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 660, pp.1486-1501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Dynamics Along the Seine River Network: Insight From a Coupled Estuarine/River Modeling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven G Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing the Agri-Food System of Watersheds to Combat Coastal Eutrophication: A Land-to-Sea Modelling Approach to the French Coastal English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antsiva Ramarson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (10), pp.441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geosciences9100441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landward Perspective of Coastal Eutrophication Potential Under Future Climate Change: The Seine River Case (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How can water quality be improved when the urban waste water directive has been fulfilled? A case study of the Lot river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsiva Ramarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+                <w:t xml:space="preserve">Julien Némery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (12), pp.11924-11939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1428-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042677v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide, methane and nitrous oxide emissions from the human-impacted Seine watershed in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Seasonal and spatial variability of the partial pressure of carbon dioxide in the human-impacted Seine River in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vieira Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.151⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (13961), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32332-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919638v1</w:t>
+                <w:t xml:space="preserve">hal-01876248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient inputs and hydrology together determine biogeochemical status of the Loire River (France): Current situation and possible future scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antsiva Ramarson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 637-638, pp.609-624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can water quality be improved when the urban waste water directive has been fulfilled? A case study of the Lot river (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landward Perspective of Coastal Eutrophication Potential Under Future Climate Change: The Seine River Case (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Garnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Théry</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1428-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961860v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and spatial variability of the partial pressure of carbon dioxide in the human-impacted Seine River in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Carbon dioxide, methane and nitrous oxide emissions from the human-impacted Seine watershed in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 643, pp.247-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32332-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876248v1</w:t>
+                <w:t xml:space="preserve">hal-01919638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing marine eutrophication may require a paradigmatic change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Desmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Campuzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 635, pp.1444 - 1466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to avoid eutrophication in coastal seas? A new approach to derive river-specific combined nitrate and phosphate maximum concentrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Thouvenin</w:t>
+                <w:t xml:space="preserve">Nitrate retention at the river–watershed interface: a new conceptual modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsiva Ramarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.025⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139 (1), pp.31-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-018-0455-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841981v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate retention at the river–watershed interface: a new conceptual modeling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Silvestre</w:t>
+                <w:t xml:space="preserve">How to avoid eutrophication in coastal seas? A new approach to derive river-specific combined nitrate and phosphate maximum concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Desmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-018-0455-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 628-629 (1), pp.400-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822912v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of gridded meteorological datasets for hydrological modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Changes in carbon and nutrient fluxes from headwaters to ocean in a mountainous temperate to subtropical basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macdex Mutema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chivenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantine Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JHM-D-17-0018.1⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (13), pp.2038 - 2053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881318v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in carbon and nutrient fluxes from headwaters to ocean in a mountainous temperate to subtropical basin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evaluation of gridded meteorological datasets for hydrological modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (11), pp.3027-3041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JHM-D-17-0018.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833045v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario analysis for nutrient emission reduction in the European inland waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grizzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Britz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bidoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (12), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-9326/9/12/125007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling phytoplankton succession and nutrient transfer along the Scheldt estuary (Belgium, The Netherlands)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gypens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanhoutte-Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 128, pp.89-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-model reconstruction of riverine nutrient fluxes and eutrophication in the Belgian Coastal Zone since 1984</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gypens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 128, pp.106-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localising the nitrogen imprint of the Paris food supply: the potential of organic farming and changes in human diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (1), pp.607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-9-607-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost assessment and ecological effectiveness of nutrient reduction options for mitigating Phaeocystis colony blooms in the Southern North Sea: An integrated modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 409 (11), pp.2179-2191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen cycling in a hypothetical scenario of generalised organic agriculture in the Seine, Somme and Scheldt watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-010-0142-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N:P:Si nutrient export ratios and ecological consequences in coastal seas evaluated by the ICEP approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Beusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Garnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lex Bouwman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (4), pp.n/a-n/a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009GB003583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of nutrient mitigation measures in the watersheds of the Southern Bight of the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 408, pp.1245-1255. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.12.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the N cascade in regional watersheds: The case study of the Seine, Somme and Scheldt rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 133 (3-4), pp.234-246. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subregional and downscaled global scenarios of nutrient transfer in river basins : Seine-Somme-Scheldt case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Mayorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24, pp.1 - 15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009GB003561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient transfer in three contrasting NW European watersheds: The Seine, Somme, and Scheldt Rivers. A comparative application of the Seneque/Riverstrahler model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43, pp.1740 - 1754. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2009.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4972,1388 +4993,1388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable nutrient management along the Land-Sea continuum, an integrated modeling perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Casquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Silvestre</w:t>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Capet</w:t>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13368⟩</w:t>
+              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075365v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards sustainable nutrient management along the Land-Sea continuum, an integrated modeling perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillon</w:t>
+                <w:t xml:space="preserve">Goulven Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Antoine Casquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145213v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated modelling approach to assess carbon and nutrients cascade for fighting coastal eutrophication along the French Land-Ocean Aquatic Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven G Laruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing Critical Zone Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OZCAR; TERENO, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic land to sea modelling chain for fighting coastal eutrophication in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience and Recovery in Aquatic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASLO, Jun 2023, Palmas de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des hydrosystèmes régionaux anthropisés : la plateforme du PIREN-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2021 du PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the response of water quality to pollutant loading in the Saigon River system (Vietnam): modelling scenarios by C-GEM, an estuarine biogeochemical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Truong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Megacities and Global Change (préconférence )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420862v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional-scale coupled modeling of water pollution by nitrate from agricultural sources: the Seine-Normandie hydrosystem case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Crop Modelling Symposium (iCROPM2020) - STICS 2020 conference side-event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICROPM. INT., 2020, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Le Noë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing the biogeochemical pyNuts-Riverstrahler model to assess prospective scenario impact along the aquatic continuum in western EU-rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2017 Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Feb 2017, Honolulu (Hawaii), USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de pratiques et systèmes agricoles pour l'amélioration de la qualité de l'eau. Performance environnementale de l'AB vs AC et reconnexion élevage et grande culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2015 du PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., 2015, Paris, France. 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverine nutrients fluxes to the North Sea and harmful algal blooms, what changed since 1984?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gypens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6363,258 +6384,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling pesticides fate in a river network using the aquatic biogeochemistry model pyNuts-Riverstrahler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR-TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'une modélisation couplée hydrogéologique et biogéochimique pour caractériser la contamination par les pesticides des masses d'eau du bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51e congrès du Groupe Français de recherches sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6624,698 +6645,698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal marine system and estuary functioning is driven by the upstream river basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven G. Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences. 2023. ISBN 9780124095489, pp???</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00009-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Le Noë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t>
+              <w:t xml:space="preserve">The Seine River basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044547v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Marescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seine River basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t>
+              <w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404947v1</w:t>
+                <w:t xml:space="preserve">hal-03044547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de nutriments dans le continuum Homme-Terr-Mer : évaluation de scénarios agricoles et impacts du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Garnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Menesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de synthèse. Phase 7 du PIREN-Seine (2015-2019). Volume 2. Flux dans le continuum Homme-Terre-Mer. Josette Garnier &amp; Johnny Gasperi (Eds) DOI : 10.26047/PIREN.rapp.synth.2019.vol2. Chap.9, pp.172-197</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Continuum Homme-Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan et Prospective 2018-2022 de la Commission Spécialisée Surfaces et Interfaces Continentales de l’Institut National des Sciences de l’Univers. Synthèse des ateliers, des forums préparatoires et du colloque de paris 9-11 octobre 2017. Sous la coordination de Jean-Luc Probst, Président de la CSSIC, Fatima Laggoun, Directrice Adjointe Scientifique du Docimane SIC-INSU. pp.91-102</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7325,1325 +7346,1325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie sur la période 2017-2021</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helene Blanchoud</w:t>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sorbonne Université (France); CNRS. 2024</w:t>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04529136v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+                <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie sur la période 2017-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+              <w:t xml:space="preserve">Sorbonne Université (France); CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet nuts-STeauRY : Inventaire des données d'entrée à la chaine de modélisation rivière-estuaire et premiers résultats - Modélisation intégrée rivière-estuaire | rapport méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven G Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Français de la Biodiversité. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des producteurs primaires dans le modèle de biogéochimie aquatique RIVE unifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuaitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuaitao Wang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PIREN Seine phase 8. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet nuts-STeauRY : Apports d'une modélisation intégrée Terre-Mer dans la co-construction de scenarios territorialisés pour limiter l'eutrophisation sur le littoral Français - Atlas des pressions diffuses | rapport méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven G Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Français de la Biodiversité. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation de la matière organique dans le modèle de biogéochimie aquatique RIVE : exploration des codes et expérimentation numérique en conditions contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuaitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuaitao Wang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Weidenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée de la cascade de l’azote générée par le système agro-alimentaire et de son impact sur la qualité des eaux de l’hydrosystème Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2019, pp.8-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système agro alimentaire du bassin de la Seine : Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chlebowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Programme PIREN Seine. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des apports diffus d’azote et de phosphore aux masses d’eau de surface du bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Sorbonne Université/CNRS, UMR Metis; MinesParisTech, Géosciences; Agence de l'Eau Seine-Normandie. 2018, 58p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un outil web-cartographique d’analyse et de diffusion d’observations environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Souton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PIREN-Seine. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retenir de l'eau dans le paysage rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8653,100 +8674,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatialisée des flux de nutriments (N, P, Si) des bassins de la Seine, de la Somme et de l'Escaut : impact sur l'eutrophisation de la Manche et de la Mer du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00446589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8756,147 +8777,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pyRIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shuaitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Marescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingcheng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8906,170 +8927,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée de la cascade de l’azote générée par le système agro alimentaire et de son impact sur la qualité des eaux de l’hydrosystème Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport de synthèse Phase 7 (2015-2019) </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9137,51 +9158,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="492BCAD5"/>
+    <w:nsid w:val="D4EC73A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9368,51 +9389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-thieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5753-8624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146711335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189802734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356816562" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080657v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingcheng Yan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Manteaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105856" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songjun Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-931-2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.705477" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Dao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2379-2020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le No&#235;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Billen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gingrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Erb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab82cc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00654-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanz-Cobena" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lassaletta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00216" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100441" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1428-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vieira Borges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32332-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Desmit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Campuzano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duli&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desmit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duli&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdex Mutema" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chivenge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4170" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grizzetti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Britz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidoglio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/12/125007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195677v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gypens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delhez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.10.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195675v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PRS39NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-607-2012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841994v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lancelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Polard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.02.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63LKQ0GB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0142-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beusen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003583" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.12.031" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42TFRJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mayorga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003561" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.01.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F41B74F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Laruelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13368" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584284v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420862v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Truong Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Dao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534239v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097650v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309901v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00009-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309621v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342281v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809824v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Weidenfeld" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Souton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599601v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00446589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04137279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791482v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-thieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5753-8624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146711335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189802734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Dgpg9UwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356816562" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877601v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Felin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Grenouillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-449-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingcheng Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Manteaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songjun Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-931-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03342624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.705477" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Dao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147261" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gypens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2379-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le No&#235;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Billen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gingrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-H Erb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab82cc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00654-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanz-Cobena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lassaletta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G Laruelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00216" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100441" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1428-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01876248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vieira Borges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32332-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00136" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.151" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01840027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Desmit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Campuzano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duli&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.181" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841981v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;nesguen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desmit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duli&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lacroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833045v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macdex Mutema" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chivenge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Nivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4170" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-17-0018.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grizzetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Britz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidoglio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/12/125007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gypens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delhez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.10.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195675v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Passy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PRS39NL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-607-2012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lancelot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Polard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.02.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63LKQ0GB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-010-0142-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beusen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003583" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816491v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.12.031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M42TFRJM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816503v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mayorga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003561" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.01.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F41B74F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Laruelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13368" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584284v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470186v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420862v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Truong Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Dao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02471202v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743967v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benoit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097650v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316259v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Blanchoud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04451333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven G. Laruelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00009-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309621v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342295v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342281v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Weidenfeld" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404638v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789495v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01934297v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Souton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599601v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fesneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00446589v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04137279v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791482v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>