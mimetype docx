--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -646,4708 +646,4708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03553206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How France participates? The impact of generational renewal on political participation (1981–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue: Investigating Forty Years of French Politics Through Value Changes, 19 (2-3), pp.139-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-021-00154-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03240517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À qui profite le crime ? Insécurité et vote à l’élection présidentielle de 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Leçons rwandaises, 478, pp.137-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/espri.2110.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03485222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">How France participates? The impact of generational renewal on political participation (1981–2018)</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entendre les voix de l’abstention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hommes &amp; libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Manifestation(s), 191, pp.12-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02957600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections « Les musulmans n’ont pas des logiques de vote religieuse » (entretien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2/2498, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter ne suffit plus. Renouvellement générationnel, rapport à l’élection et transformation de la participation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 ans de recherches sur la jeunesse (1995-2020), 86, pp.143-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.086.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02975231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wind of change : Face au racisme, le renouvellement générationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Jeunesses antirascistes, 469, pp.43-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/espri.2011.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02991739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Voter ne suffit plus. Renouvellement générationnel, rapport à l’élection et transformation de la participation politique</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le racisme est-il une affaire du passé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes &amp; libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02302160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie du soupçon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les jeunes français face à la radicalité, 57 (1), pp.258-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.5345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02159939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote décentré ? Renouvellement générationnel et rapport à la participation électorale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (5), pp.821-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.685.0821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01893433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Running to stand still : Le clivage gauche/droite en 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (6), pp.1089-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.676.1089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01735850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gauche et la diversité: une occasion manquée, de nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La gauche est morte, vive la gauche !, 89, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.089.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who were the 'Charlie' in the Streets? A Socio-Political Approach of the January 11 Rallies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.69 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01378410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Going against the tide: experimental design for measuring prejudices in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APSA Migration and Citizenship Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.28-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote musulman n'existe pas... pour l'instant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Islam(s) aujourd'hui, 384, pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lp.384.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous les mêmes ? Les votes pour les partis de gouvernement en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gougou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les élections européennes de 2014 : élections de crise, élections en crise, 53 (1), pp.95-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.2995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Islam et les Français: cadrage des élites, dynamiques et crispation de l'opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (155), pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.155.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Up and Down, Old and New: Values and Value Systems of MPs and Voters in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kerrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Legislative Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.160-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13572334.2013.787195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00830684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Times They Are A-Changing: Generational Renewal and Political Transformations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (4), pp.733-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.544.0741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719474v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-axis politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.67 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.621.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Voter Turnout. A Social Theory of Political Participation&amp;quot; par ROLFE, Meredith, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (6), pp.1238-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.646.1224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration trade-offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.539 - 541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/eps.2013.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un choix, des logiques multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (2), pp.249 - 278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.632.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329886v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-tier Pluralism in ‘Colour-blind’ France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (3), pp.580 - 596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402382.2013.773725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Values and the Votes from Mitterrand to Hollande: The Rise of the Two-axis Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parliamentary Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (1), pp.69 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pa/gss078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps changent, renouvellement générationnel et évolutions politiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (4), pp.741-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.544.0741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719504v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 'Value Connection': MPs, Voters and Values in Three European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Deiss-Helbig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kerrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.403-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00344893.2012.720886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evolution of policy attitudes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Stimson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Union Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.293-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1465116512436703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00705758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique des deux axes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (1), pp.71 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.621.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de vote des étrangers : Un exemple de la progression du libéralisme culturel en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1294), pp.112-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degrees of Democracy. Politics, Public Opinion, and Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (1), pp.146 - 147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spirale des inégalités. Choix scolaires en France et en Italie au 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (4), pp.806 - 808</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : Désaxer les modèles du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.62 - 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mood, un nouvel instrument au service de l'analyse dynamique des opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Stimson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (5), pp.901 - 926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.605.0901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact politique du renouvellement générationnel : une comparaison franco-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 ans de recherches sur la jeunesse (1995-2020), 86, pp.143-159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/agora.086.0143⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 1 (51), pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.051.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Romain Gaspar</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes face au politique: pratiques et carrières : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (52), pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.052.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes face au politique : opinions et pratiques : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes &amp; libertés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (51), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.051.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’axe gauche-droite à la lumière de l’élection présidentielle de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes &amp; libertés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 186, pp.9-11</w:t>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 958, pp.34 - 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divided They Really Stand? The France Plurielle Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Newsletter for the American Political Science Association's Comparative Politics Section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (1), pp.15-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autre gauche est-elle possible ? L'espace électoral du NPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur la religion : curiosité malsaine ou nécessité scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négativisation du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de l’information télévisée sur les évaluations politiques et les préoccupations des électeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Baromètre politique français (2006-2007), 46, pp.25-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incorporation politique « à la Française » : modèles explicatifs des alignements politiques des Français d’origine maghrébine, africaine et turque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (111), pp.127 - 148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias et l'image des candidats : une exploration des effets de la télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.167 - 181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opinion comme cognition : la rupture expérimentale dans la survey research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47, pp.31-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité : ne cassons pas le thermomètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensuel du SNESUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 554, pp.6 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauche, centre, droite et vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 68 (5), pp.821-845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.685.0821⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 3-4, pp.371 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.573.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021770v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candidats et députés français en 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 67 (6), pp.1089-1112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.676.1089⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 57 (2), pp.163 - 185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.572.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La gauche et la diversité: une occasion manquée, de nouveau</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration à la française : à qui la panne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouveaux Regards (Paris, 1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nonna Mayer</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception du migrant et de l’intégration dans l’opinion française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1261, pp.120 - 130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Going against the tide: experimental design for measuring prejudices in France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France de la diversité, la France face à la diversité : perceptions et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSA Migration and Citizenship Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (1), pp.28-33</w:t>
+              <w:t xml:space="preserve">La Revue socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florent Gougou</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la diversité : opportunité ou fardeau électoral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.1-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Referendum : the not so simple act of saying nay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pensée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lp.384.0045⟩</w:t>
+              <w:t xml:space="preserve">PS: Political Science and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (2), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1049096506060409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Party, Ideology, and Vote Intentions: Dynamics from the 2002 French Electoral Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lewis-Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.155.0165⟩</w:t>
+              <w:t xml:space="preserve">Political Research Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (4), pp.503-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/106591290605900401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception du migrant et de l'intégration dans l'opinion française : confusions et stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Political Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/eps.2013.25⟩</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Accueillir autrement, 1261, pp.120-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/homig.2006.4471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nonna Mayer</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00572411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Sanction du gouvernement mais pas de l’Europe : les élections européennes de juin 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cautrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41, pp.1-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence et repérages politiques en France et aux Etats-Unis : une contribution au modèle de ‘l’électeur raisonnant’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63 (2), pp.249 - 278. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.632.0249⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 54 (2), pp.261 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.542.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...2970 lines deleted...]
-                <w:t xml:space="preserve">Party, Ideology, and Vote Intentions: Dynamics from the 2002 French Electoral Panel</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enquête expérimentale sur la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5675,194 +5675,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Origines, visibilité, rapport à l’immigration : trois variables en plus dans l’explication du rapport à la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Protection des données et recherche : la collecte à l'origine des personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAPS; MESHS, Feb 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Respatialiser la survey research : premiers retours d’expérience d’une enquête par sondage localisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaïa Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Le vote en contexte"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISSO, CESSP, EHESS, MESOPOLHIS, CRESPPA, CURAPP-ESS, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03538932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Origines, visibilité, rapport à l’immigration : trois variables en plus dans l’explication du rapport à la politique</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonder c’est prévoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Protection des données et recherche : la collecte à l'origine des personnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERAPS; MESHS, Feb 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Demo-Crisis « Anticipation, Appréhension et Représentation des Crises (EU-UE) 1re partie - Anticiper : prévoir, prédire, surveiller</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 2 Panthéon-Assas; CERSA; MESHS; laboratoire Textes et Cultures (Université d’Artois), Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origines et rapports au vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique de département INTEGER « La participation politique des minorités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergences Migrations, Nov 2019, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue entre recherche et pouvoirs publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5878,195 +6016,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre scientifique Lutte contre le racisme et l’antisémitisme : la contribution de la recherche. Repérer, nommer, évaluer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS - INSHS, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02557041v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02452539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vote participation et démocratie : une analyse par le renouvellement générationnel</w:t>
               </w:r>
@@ -6184,467 +6184,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Participer moins, mieux, autrement : les générations de la protestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rencontres 2017 « Les nouvelles jeunesses de la démocratie : une revitalisation de la participation citoyenne ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INJEP, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02557099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Generations Matter: The Changing Shape of French Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre for the Studies of Modern and Contemporary History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02894534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the Impact of Parity Policy in France: A Sexed Analysis of Legislative Candidates in France, 2002-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Squarcioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidentielle 2017 en France : la fin d’un cycle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence d’actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre pour l'étude de la citoyenneté démocratique, Chaire de recherche sur la démocratie et les institutions parlementaires, Assemblée nationale du Québec, Mar 2017, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02557246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qui produit une “dynamique autoritaire”? Les Français et les attaques terroristes de 1995 à 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Congrès de l'AFSP, Session thématique 54 : Réagir aux attentats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02289890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment le renouvellement générationnel transforme la politique en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Rendez-vous de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'analyse des politiques publiques, Département de science politique, Université de Laval, Mar 2017, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02557140v1</w:t>
-              </w:r>
-[...369 lines deleted...]
-                <w:t xml:space="preserve">halshs-02289890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique du préjugé en France</w:t>
               </w:r>
@@ -7077,50 +7077,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00567676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Race, class and religion: the political alignments of the “French Muslims”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the American Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APSA, Sep 2005, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00569241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Knowledge and Information Sources: How French Internet Users Get Political Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anti-Semitism in an ethnically diverse France: questioning and explaining the specificities of African-, Turkish- and Maghrebian-French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7129,221 +7293,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on The Politics of Anti-Semitism in Contemporary France and Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, New York University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00569246v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03605685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7482,1551 +7482,1551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Citoyens et partis après 2022 : éloignement, fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brookes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Haute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.304, 2024, 978-2-13-086702-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04578640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La droitisation française, mythe et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.144, 2024, 9782130837954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extinction de vote ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Haute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 120 p., 2022, La vie des idées.fr, 978-2-13-083555-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03526394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Générations désenchantées ? Jeunes et démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de la jeunesse et de l'éducation populaire (INJEP). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, pp.235, 2021, 978-2-11-157256-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03206437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Drake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MacMillan Education, pp.272, 2020, 9781352011296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les citoyens qui viennent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le lien social, 978-2-13-078555-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie plurielle des comportements politiques : je vote, tu contestes, elle cherche...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de SciencesPo, pp.396, 2017, Académique, 9782724620153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2017.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01491603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : « Evolution et structure des préjugés : le regard des chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, pp.63-140, 2017, 9782111451759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconnexion électorale. Un état des lieux de la démocratie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gougou; Vincent Tiberj (dir.). Fondation Jean-Jaurès, pp.153, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Documentation française, pp.208-255, 2015, 9782110098979</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developments in French Politics 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alistair Cole; Sophie Meunier; Vincent Tiberj. Macmillan Publishers, pp.304, 2013, 9780230349629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des votes et des voix. De Mitterrand à Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social, pp.142, 2013, 9782353713592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As French as Everyone Else?: A Survey of French Citizens of Maghrebin, African, and Turkish Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Temple University Press, pp.131, 2011, 9781439902974</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crispation hexagonale : France fermée contre France plurielle, 2001-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plon, pp.129, 2008, Fondation Jean-Jaurès, 9782259206815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots des présidentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Laplanche-Servigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Peugny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. , pp.200, 2007, 9782724610093</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jour où la France a dit non : comprendre le référendum du 21 mai 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cambadelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Strauss-Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.304, 2024, 978-2-13-086702-9</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plon; Fondation Jean-Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...72 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Français comme les autres ? Enquête sur les citoyens d’origine maghrébine, africaine et turque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 5, pp.157, 2005, Nouveaux débats, 9782724609844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.broua.2005.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...1182 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...60 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04350662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -9042,51 +9042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Muxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catzaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9156,721 +9156,721 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Do Parties Still Matter? The Disappearance of the French Parties in the Electorate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élodie Druez; Frédéric Gonthier; Camille Kelbel; Nonna Mayer; Felix-Christopher von Nostitz; Vincent Tiberj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Democracy in Distress: Challenges and Opportunities in French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.299-314, 2025, French Politics, Society and Culture, 9783031922121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92213-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05303153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les classes populaires : droitisation ou grande démission ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Talpin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveau peuple, nouvelle gauche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Amsterdam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-135, 2025, Les Livres de l'Institut La Boétie, 9782354803223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05411400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Élodie Druez; Frédéric Gonthier; Camille Kelbel; Nonna Mayer; Felix-Christopher von Nostitz; Vincent Tiberj. </w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le racisme au prisme de l’antitsiganisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuma Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission nationale consultative des droits de l’homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Democracy in Distress: Challenges and Opportunities in French Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92213-8_12⟩</w:t>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-305, 2024, 9782111579224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31235/osf.io/r7f2m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux socio-économiques travaillent-ils encore les électorats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brookes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Tiberj, Kevin Brookes, Amaïa Courty, Anja Durovic, Tristan Haute, Romain Mespoulet, Simon Persico, Max-Valentin Robert (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citoyens et partis après 2022 : éloignement, fragmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-148, 2024, 978-2-13-086702-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04624784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la politique et aux votes, des cultures de générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Tiberj, Kevin Brookes, Amaïa Courty, Anja Durovic, Tristan Haute, Romain Mespoulet, Simon Persico, Max-Valentin Robert (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citoyens et partis après 2022 : éloignement, fragmentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-31, 2024, 978-2-13-086702-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04624595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution extérieure : le regard de chercheurs sur le Baromètre racisme CNCDH 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission nationale consultative des droits de l’homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l'antisémitisme et la xénophobie. Année 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-305, 2024, 9782111579224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comprendre le racisme au prisme de l’antitsiganisme</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer les préjugés racistes. Le regard des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...331 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.139-200, 2023, 9782111577961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9889,871 +9889,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jews and Muslims in Sarcelles: Face to Face or Side by Side?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ben Gidley, Samuel Sami Everett (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jews and Muslims in Europe Between Discourse and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Brill, pp.183-208, 2022, Annual Review of the Sociology of Religion, 9789004514331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004514331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni pires, ni meilleurs... différents ! : Comment la citoyenneté évolue parmi les jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Lardeux; Vincent Tiberj (dir.); Institut national de la jeunesse et de l'éducation populaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Générations désenchantées ? Jeunes et démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-143, 2022, 978-2-11-157256-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03228757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Michel et Yann Raison du Cleuziou (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la droite du Père. Les catholiques et les droites de 1945 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.717-722, 2022, 978-2-02-147233-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le vote est nu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Haute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tristan Haute; Vincent Tiberj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extinction de vote ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-12, 2022, La vie des idées.fr, 978-2-13-083555-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03583180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Électeurs d'hier, citoyens d'aujourd'hui : comment le renouvellement générationnel transforme le lien au vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tristan Haute; Vincent Tiberj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extinction de vote ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-65, 2022, La vie des idées.fr, 978-2-13-083555-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03555302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission nationale consultative des Droits de l'Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-109, 2022, 9782111576025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...106 lines deleted...]
-                <w:t xml:space="preserve">Ni pires, ni meilleurs... différents ! : Comment la citoyenneté évolue parmi les jeunes</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout est chaos ?&amp;quot; : Prendre position en politique dans les années Macron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Lardeux; Vincent Tiberj (dir.); Institut national de la jeunesse et de l'éducation populaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Générations désenchantées ? Jeunes et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.121-143, 2022, 978-2-11-157256-0</w:t>
+              <w:t xml:space="preserve">, pp.167-188, 2021, 978-2-11-157256-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...287 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Tout est chaos ?&amp;quot; : Prendre position en politique dans les années Macron</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03228834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trop apathiques ou trop remuants ? Générations et participation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Lardeux; Vincent Tiberj (dir.); Institut national de la jeunesse et de l'éducation populaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Générations désenchantées ? Jeunes et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.167-188, 2021, 978-2-11-157256-0</w:t>
+              <w:t xml:space="preserve">, pp.145-166, 2021, 978-2-11-157256-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03224152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le plus bel âge pour la démocratie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Lardeux; Vincent Tiberj (dir.); Institut national de la jeunesse et de l'éducation populaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Générations désenchantées ? Jeunes et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.145-166, 2021, 978-2-11-157256-0</w:t>
+              <w:t xml:space="preserve">, pp.7-19, 2021, 978-2-11-157256-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03229001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -10795,51 +10795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission nationale consultative des droits de l'homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10875,1201 +10875,1201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation and Resistance in French Politics</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Helen Drake; Alistair Cole; Sophie Meunier; Vincent Tiberj (dir.). </w:t>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.V. Les préjugés anti-Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.91-111, 2020, 9782111571181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.II. L’indice de tolérance a-t-il atteint un plafond ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.46-55, 2020, 9782111571181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racial Prejudice in Multicultural France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helen Drake; Alistair Cole; Sophie Meunier; Vincent Tiberj (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MacMillan Education, pp.1-18, 2020, 9781352011296</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MacMillan Education</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-162, 2020, 9781352011296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en perspective de trente ans d’évolution par les chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuma Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Helen Drake; Alistair Cole; Sophie Meunier; Vincent Tiberj (eds.). </w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission Nationale Consultative des Droits de l'Homme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.33-111, 2020, 9782111573291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.IV. Permanences et mutations de l’antisemitisme et de l’islamophobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.76-91, 2020, 9782111571181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Muslims next door : Portraits d’une minorité religieuse française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laetitia Bucaille; Agnès Villechaise (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désirs d'islam : portraits d’une minorité religieuse française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.35-55, 2020, Académique, 978-2-7246-2640-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.bucai.2020.01.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02983538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.I. Questions de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.33-45, 2020, 9782111571181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.III. L’articulation des préjugés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.55-75, 2020, 9782111571181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II. VI. Racisme et couleur de peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.111 - 121, 2020, 9782111571181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978123v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation and Resistance in French Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Drake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helen Drake; Alistair Cole; Sophie Meunier; Vincent Tiberj (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.143-162, 2020, 9781352011296</w:t>
+              <w:t xml:space="preserve">, MacMillan Education, pp.1-18, 2020, 9781352011296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Section 6. L’hostilité envers les Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...841 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.93 - 112, 2019, 9782111459601</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.142-159, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189574v1</w:t>
+                <w:t xml:space="preserve">hal-02118705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 1. Questions de méthode</w:t>
               </w:r>
@@ -12081,51 +12081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12202,51 +12202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.127-141, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12265,539 +12265,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Section 6. L’hostilité envers les Roms</w:t>
+                <w:t xml:space="preserve">Diversité des origines, diversité des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France des valeurs : quarante ans d’évolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.48-53, 2019, Libres cours. Politique, 978-2-7061-4265-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 2. L’indice de tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.142-159, 2019, 9782111459601</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.86-92, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diversité des origines, diversité des valeurs</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 4. Permanences et mutations de l’antisémitisme et de l’islamophobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.113-126, 2019, 9782111459601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénophobie et préférence nationale : une stabilité à relativiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier; Sandrine Astor (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs : quarante ans d’évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.48-53, 2019, Libres cours. Politique, 978-2-7061-4265-9</w:t>
+              <w:t xml:space="preserve">, pp.92-97, 2019, Libres cours. Politique, 978-2-7061-4265-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 2. L’indice de tolérance</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02289428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 3. L’articulation des racismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.86-92, 2019, 9782111459601</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.93 - 112, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...85 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does the French left keep pace with immigration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Bröning; Christoph P. Mohr (eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp.113-126, 2019, 9782111459601</w:t>
+              <w:t xml:space="preserve">The politics of migration and the future of the European left</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dietz Verlag, pp.35-47, 2018, 978-3-8012-0522-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secularization or a return to religion? The religiosity of immigrants and their descendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12807,92 +12880,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cris Beauchemin; Christelle Hamel; Patrick Simon (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectories and origins : survey on the diversity of the French population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Springer, pp.307-330, 2018, INED population studies, 978-3-319-76638-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76638-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-76638-6_12⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01928450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Registers of identity. The relationships of immigrants and their descendants to French national identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12902,164 +12975,91 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cris Beauchemin; Christelle Hamel; Patrick Simon (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectories and origins : survey on the diversity of the French population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Springer, pp.277-305, 2018, INED population studies, 978-3-319-76638-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76638-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-76638-6_11⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01928253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 5 : Le lent reflux des préjugés anti-Roms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -13069,51 +13069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.107-124, 2018, 9782111455283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13177,51 +13177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.51-124, 2018, 9782111455283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13240,1303 +13240,2546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard des chercheurs : Pas de recul pour l’indice de tolérance</w:t>
+                <w:t xml:space="preserve">Le regard des chercheurs : Une progression de la tolérance envers les Roms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.88-95, 2017, 9782111451759</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.124-140, 2017, 9782111451759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385343v1</w:t>
+                <w:t xml:space="preserve">hal-01515881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de deux faces une même pièce : sociologie du vote et psychologie du choix électoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Fillieule; Florence Haegel; Camille Hamidi; Vincent Tiberj (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie plurielle des comportements politiques : je vote, tu contestes, elle cherche..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Les presses, pp.93-118, 2017, Académique, 978-2-7246-2015-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2017.01.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01524695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique des post-baby-boomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gougou; Vincent Tiberj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déconnexion électorale : un état des lieux de la démocratie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Jean Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-145, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01556443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des votes et des valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nonna Mayer; Yves Déloye (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses électorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.221-263, 2017, Traités de science politique, 978-2-8027-5571-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bru.deloy.2017.01.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Florent Gougou; Vincent Tiberj. </w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Values a Question of Age or Generation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Brechon; Frédéric Gonthier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La déconnexion électorale : un état des lieux de la démocratie française</w:t>
+              <w:t xml:space="preserve">European Values. Trends and Divides Over Thirty Years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Brill, pp.200-215, 2017, European Values Studies, 978-90-04-34105-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004341067_013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01558906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Unité et diversité des préjugés ethnocentristes, antisémites et islamophobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.96-123, 2017, 9782111451759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une spirale autoritaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gougou; Vincent Tiberj (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déconnexion électorale : un état de la démocratie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondation Jean Jaurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.139-145, 2017</w:t>
+              <w:t xml:space="preserve">, pp.15-21, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Olivier Fillieule; Florence Haegel; Camille Hamidi; Vincent Tiberj (dir.). </w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01556425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gougou; Vincent Tiberj (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déconnexion électorale. Un état des lieux de la démocratie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Jean-Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-12, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01551700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Questions de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.64-87, 2017, 9782111451759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le langage des fleurs de la sociologie des comportements politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Fillieule; Florence Haegel; Camille Hamidi; Vincent Tiberj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie plurielle des comportements politiques : je vote, tu contestes, elle cherche..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sciences Po Les presses, pp.93-118, 2017, Académique, 978-2-7246-2015-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2017.01.0093⟩</w:t>
+              <w:t xml:space="preserve">, Les Presses de SciencesPo, pp.13-36, 2017, Académique, 9782724620153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2017.01.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le regard des chercheurs : Une progression de la tolérance envers les Roms</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une marée populiste ? Retour sur les situations américaine et française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Badie; Dominique Vidal (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quête d'alternatives : l'État du monde 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.144-150, 2017, 978-2-7071-9701-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.badie.2017.01.0144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Pas de recul pour l’indice de tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.124-140, 2017, 9782111451759</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.88-95, 2017, 9782111451759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pierre Brechon; Frédéric Gonthier (dir.). </w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les différentes formes de préjugés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. Commission nationale consultative des droits de l'homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Values. Trends and Divides Over Thirty Years</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La lutte contre le racisme, l'antisémitisme et la xénophobie : année 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.281-365, 2016, 9782110101716</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01348779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La déconnexion électorale : un état de la démocratie française</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.15-21, 2017</w:t>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.283, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Le retour inattendu de la tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La déconnexion électorale. Un état des lieux de la démocratie française</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-12, 2017</w:t>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.285 - 293, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le regard des chercheurs : Unité et diversité des préjugés ethnocentristes, antisémites et islamophobes</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : L’intrication des préjugés envers l’Autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission Nationale Consultative des Droits de l'Homme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.295-314, 2016, 9782110101716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Un recul des préjugés antisémites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.96-123, 2017, 9782111451759</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.315-330, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...85 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffrer le Monde : approches quantitatives et relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Devin (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méthodes de recherche en relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses de Sciences Po, pp.175-188, 2016, Relations internationales, 978-2-7246-1895-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.devin.2016.01.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bertrand Badie; Dominique Vidal (dir.). </w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01361344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécularisation ou regain religieux : la religiosité des immigrés et de leurs descendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cris Beauchemin; Christelle Hamel; Patrick Simon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En quête d'alternatives : l'État du monde 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dec.badie.2017.01.0144⟩</w:t>
+              <w:t xml:space="preserve">Trajectoires et origines : enquête sur la diversité des populations en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.559-584, 2016, Grandes enquêtes, 978-2-7332-8004-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ined.976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...150 lines deleted...]
-                <w:t xml:space="preserve">Le regard des chercheurs : L’impact des attentats de 2015 sur l’opinion</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01265731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Des sentiments plus nuancés envers les Roms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.339 - 355, 2016, 9782110101716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978183v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Les attitudes face à l’islam et aux Musulmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.331-338, 2016, 9782110101716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du citoyen : origines et rapport au politique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cris Beauchemin; Christelle Hamel; Patrick Simon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires et origines: enquête sur la diversité des populations en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.501-530, 2016, Grandes enquêtes, 978-2-7332-8004-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ined.961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01265748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : L’impact des attentats de 2015 sur l’opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.357-365, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E pur si muove: How Racism and Prejudices are Evolving in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Scotton; Enrico Zucchi (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracing the Path of Tolerance: History and Critique from the Early Modern Period to the Present Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.102-115, 2016, 978-1-4438-9764-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Study Political Culture Without Naming It</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Elgie; Emiliano Grossman; Amy G. Mazur (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.329-348, 2016, 9780199669691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199669691.013.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les registres de l’identité. Les immigrés et leurs descendants face à l’identité nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14546,3628 +15789,2385 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cris Beauchemin; Christelle Hamel; Patrick Simon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires et origines : enquête sur la diversité des populations en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INED</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.531-558, 2016, Grandes enquêtes, 978-2-7332-8004-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ined.971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01265551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">How to Study Political Culture Without Naming It</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...175 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...979 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.251 - 260, 2015, 9782110098979</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.207 - 210, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408449v1</w:t>
+                <w:t xml:space="preserve">hal-02408450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard des chercheurs : Introduction</w:t>
+                <w:t xml:space="preserve">Le regard des chercheurs : L'univers des préjugés ethnocentristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.207 - 210, 2015, 9782110098979</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.219 - 234, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408450v1</w:t>
+                <w:t xml:space="preserve">hal-02408443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard des chercheurs : L'univers des préjugés ethnocentristes</w:t>
+                <w:t xml:space="preserve">Le regard des chercheurs : La revitalisation des vieux clichés antisémites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.235 - 250, 2015, 9782110098979</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Sondage flash 2015 : analyses des chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.219 - 234, 2015, 9782110098979</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.3 - 8, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le regard des chercheurs : La revitalisation des vieux clichés antisémites</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : La stabilisation de l'indice de tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.3 - 8, 2015, 9782110098979</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.211 - 218, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384001v1</w:t>
+                <w:t xml:space="preserve">hal-02408451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard des chercheurs : La stabilisation de l'indice de tolérance</w:t>
+                <w:t xml:space="preserve">Où est passée la gauche ? De la victoire de 2012 à la déroute de 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SOFRES. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'État de l'opinion 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Seuil, pp.17 - 36, 2015, 9782021212341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : La persistance des préjugés anti-roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.211 - 218, 2015, 9782110098979</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.251 - 260, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Où est passée la gauche ? De la victoire de 2012 à la déroute de 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anciennes et nouvelles formes de racisme: 1990-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SOFRES. </w:t>
+              <w:t xml:space="preserve">TNS Sofres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'État de l'opinion 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Seuil, pp.17 - 36, 2015, 9782021212341</w:t>
+              <w:t xml:space="preserve">L'Etat de l'opinion 2014 TNS SOFRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TNS Sofres, pp.151 - 172, 2014, 9782021035513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : Les Roms : les moins-aimés</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : Face aux musulmans et à l’islam : des préjugés comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.191 - 197, 2014, 9782110095695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un refus croissant de l'autre : le recul persistant de la tolérance depuis 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.155 - 213, 2014, 9782110095695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : La dynamique des préjugés envers les juifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.179 - 189, 2014, 9782110095695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : La diffusion d’un syndrome ethnocentriste autoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.165 - 178, 2014, 9782110095695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration, diversité et politique : un vote de couleurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Poinsot; Serge Weber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et mutations de la société française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.288-296, 2014, 9782707177117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : Le recul persistant de la tolérance depuis 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.157 - 161, 2014, 9782110095695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un refus croissant de &amp;quot;l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l'antisémitisme et la xénophobie. Année 2013. Commission nationale consultative des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.157-208, 2014, 9782110095695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : Les Roms : les moins-aimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.199 - 213, 2014, 9782110095695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement ou renouvellement générationnel ? Les valeurs conjuguées dans le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bréchon; Frédéric Gonthier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs des Européens; Evolutions et clivages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.186-201, 2014, 9782200291556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.brech.2014.01.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un refus croissant de l'autre : le recul persistant de la tolérance depuis 2009</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montée de l’intolérance et polarisation anti-islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, pp.155 - 213, 2014, 9782110095695</w:t>
+              <w:t xml:space="preserve">La Lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.28 - 47, 2013, 9782110092359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...85 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Des voix derrière les votes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Tiberj. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Des votes et des voix: de Mitterrand à Hollande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social Éditions, pp.7-12, 2013, 9782353713592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.tiber.2013.01.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...640 lines deleted...]
-              <w:t xml:space="preserve">Vincent Tiberj; Vincent Tiberj. </w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau citoyen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Tiberj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des votes et des voix: De Mitterrand à Hollande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Champ social Éditions, pp.86 - 96, 2013, 9782353713592</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Champ social Éditions, pp.60-67, 2013, 9782353713592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.tiber.2013.01.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...156 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/chaso.tiber.2013.01.0007⟩</w:t>
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Vincent Tiberj. </w:t>
+                <w:t xml:space="preserve">hal-03568696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Votes de gauche, votes de droite : hier et aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Tiberj; Vincent Tiberj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des votes et des voix: De Mitterrand à Hollande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Champ social Éditions, pp.60-67, 2013, 9782353713592. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Champ social Éditions, pp.86 - 96, 2013, 9782353713592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/chaso.tiber.2013.01.0057⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03571417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ca s'en va et ça revient : les valeurs sociales et économiques de l'électorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L''état de l'opinion 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Seuil, pp.97 - 110, 2012, 9782021035490</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racisme et xénophobie en hausse : retournement historique ou effet de contexte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme et la xénophobie - Année 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.35 - 49, 2012, 9782110088130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France 2011-2012 : chronique d'une alternance annoncée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'état du Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.1-3, 2012, 9782707168887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054013v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03571624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeunes parmi d’autres ? Les jeunes issus des immigrations</w:t>
               </w:r>
@@ -18233,268 +18233,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Plurality of Voting Possibilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cautrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Voter in Western Europe: France and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.57-77, 2011, Europe in Transition: The NYU European Studies Series, 9780230107021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9780230119802_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Immigration et intégration : trois prêts-à-penser à revoir d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Aubry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour changer de civilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Odile Jacob, pp.375-384, 2011, 9782738125965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la gauche veut dire: Expliquer les alignements politiques de la France de la diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estger Benbassa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités visibles en politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.223 - 249, 2011, 9782271072733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571688v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03569490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France 2010_2011 : Sarkozy, stop ou encore ?</w:t>
               </w:r>
@@ -18543,938 +18543,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yes They Can: An Experimental Approach to Eligibility of Ethnic Minority Candidates in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karen Bird; Thomas Saalfeld; Andreas M. Wüst (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Political Representation of Immigrants and Minorities: Voters, Parties and Parliaments in Liberal Democracies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144-180, 2010, ECPR Studies in European Political Science, 9780415492720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00563664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Paugam. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France; Presses Universitaires de France, pp.77 - 78, 2010, 9782130574057</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Paugam. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.91 - 92, 2010, 9782130574057</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yes they can: an exprimental approach to the eligibility of ethnic minority candidate in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karen Bird; Thomas Saalfeld; Andreas Wüst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Political Representation of Immigrants and Minorities: Voters, Parties and Parliaments in Liberal Democracies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.164 - 180, 2010, 9780415492720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Strangers at the gate : unité ou diversité des attitudes européennes face à l’immigration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Boy; Bruno Cautrès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Français, des européens comme les autres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.109 - 132, 2010, 9782724611618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Party choices among immigrants and visible minorities in comparative perspective: France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karen Bird; Thomas Saalfeld; Andreas Wüst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Political Representation of Immigrants and Minorities: Voters, Parties and Parliaments in Liberal Democracies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.164 - 180, 2010, 9780415492720</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.69 - 73, 2010, 9780415492720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Karen Bird; Thomas Saalfeld; Andreas M. Wüst (eds.). </w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter turnout among immigrants and visible minorities in comparative perspective: France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karen Bird; Thomas Saalfeld; Andreas Wüst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Political Representation of Immigrants and Minorities: Voters, Parties and Parliaments in Liberal Democracies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.144-180, 2010, ECPR Studies in European Political Science, 9780415492720</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.28 - 31, 2010, 9780415492720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Intégration</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques publiques et sociologie électorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Jacquot; Pauline Ravinet; Laurie Boussaguet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des politiques publiques (3ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.510 - 516, 2010, 9782724611755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France 2009-2010 : l’inertie sarkozyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’état du Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, 2010, 9782764620533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Paugam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de France; Presses Universitaires de France, pp.77 - 78, 2010, 9782130574057</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.109 - 110, 2010, 9782130574057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Serge Paugam. </w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace des possibles électoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Cautrès; Bruno Cautrès; Anne Muxel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.91 - 92, 2010, 9782130574057</w:t>
+              <w:t xml:space="preserve">Comment les électeurs font-ils leur choix ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.77 - 99, 2009, 9782724611076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...381 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der merkwürdige Sieg des Nicolas Sarkozy: eine Wahlanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulla Brunkhorst; Martin Koopmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frankreich-Themen 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nomos Edizioni, pp.11 - 27, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570136v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03574062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures et dynamiques des représentations de « l’autre » : anciens et « nouveaux » préjugés</w:t>
               </w:r>
@@ -19622,50 +19622,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Challenge to integration in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Chebel d'Appollonia; Simon Reich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immigration, integration, and security : America and Europe in comparative perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Pittsburgh Press, pp.283-299, 2008, The Security continuum, 9780822959847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctt5vkgr2.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France facing multicultural diversity: is l'intégration à la Française really in crisis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19678,152 +19773,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chebel d'Appollonia Ariane, Reich Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immigration, Integration, and Security: America and Europe in Comparative Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Pittsburgh Press, pp.1-22, 2008, 9780822959847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01037979v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03570618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étranger, immigré, musulman : les représentations de « l'autre » dans la société française</w:t>
               </w:r>
@@ -20351,77 +20351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érosion et mobilité partisanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Cautrès; Nonna Mayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Désordre électoral : les leçons du 21 avril 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.255 - 277, 2004, 9782724609387</w:t>
@@ -20536,64 +20536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fragmentation partisane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20661,1866 +20661,1866 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musulmans de France, religiosité, islamisme : les chiffres contestés de l’enquête Ifop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Frégosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/aak.ax5p5mq3q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05397618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur l’antisémitisme : autopsie d’un mauvais sondage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05444285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...61 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/aak.ax5p5mq3q⟩</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La droitisation française est-elle un mythe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.m7xq6nqyj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...34 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04691910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les critiques ne manqueront pas face à l’ampleur et à l’ambition de l’ouvrage de Cagé et Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05215763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podcast « Les mots de la science » : G comme génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.5xgkdupcd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03143849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on se fier aux enquêtes en ligne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hoibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Hoibian</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2021, 19 p</w:t>
+                <w:t xml:space="preserve">hal-04725410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup ou la sélection par les algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.1-15</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03148645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie à l’épreuve de la jeunesse. Une (ré)génération politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03275746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir et l'opinion publique face aux attentats de 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boussaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fact check US : Donald Trump a-t-il vraiment effectué une percée dans l’électorat latino ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.syw3gnjfk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...89 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03105360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fact check US: Has Donald Trump really made a breakthrough in the Latino electorate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.sfms63gjy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03105324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi sert un sondage annuel sur le racisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ampleur vraiment inédite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02553762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On est passé de la notion de devoir civique au vote intermittent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02553314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Like a rolling stone? The impact of parity law on French legislative candidates (2002-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Squarcioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une France moins xénophobe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02549352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique qui vient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02553289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la dynamique autoritaire produit du vote FN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02553124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France en plein divorce : ce que les électeurs voulaient, ce que les partis proposaient (Interview)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Pen remet le paquet sur la sortie de l’euro : dans les coulisses du pari de 'Mme Frexit' (Interview)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La France en plein divorce : ce que les électeurs voulaient, ce que les partis proposaient (Interview)</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle hausse surprise du chômage : l’impact à en attendre sur les électeurs - Interview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populaire chez les Français, exaspérant chez les politiques, quelle stratégie Manuel Valls peut-il adopter pour s'ouvrir la route du pouvoir ? - Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rébellion de la gauche non gouvernementale peut-elle finir par déstabiliser le gouvernement ? (Interview)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes, religions et cohortes : les logiques sociologiques du vote de gauche (1988-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00718888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Po, grandes écoles : mais pourquoi y a-t-il toujours moins d'étudiants issus des catégories sociales défavorisées ? (Interview)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.[en ligne]</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virage à gauche des musulmans de France : quand le vote sert de pare-feu à un sentiment de discrimination - interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392472v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03392474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mélenchon a-t-il aspiré le vote d’extrême gauche ?</w:t>
               </w:r>
@@ -22894,637 +22894,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fabrique du citoyen : origines et rapport au politique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frankreich und sein Verhältnis zur Vielfalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire Merah: un tournant dans la campagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des votes et des valeurs : les enseignements du 1er tour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes, religions et cohortes : les logiques sociologiques du vote de gauche (1988-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les registres de l'identité. Les immigrés et leurs descendants face à l'identité nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs sociales et économiques de l'électorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie citoyenne et participation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069387v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01069389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-semitism in an ethnically diverse France : questioning and explaining the specificities of the new French</w:t>
               </w:r>
@@ -23611,910 +23611,910 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droitisation en Europe: enquête sur une notion controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gomant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Hillebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rebsame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation Jean-Jaurès. 2014, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valeurs, les leçons du long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation Jean Jaurès. 2014, pp.43 - 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...79 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Fondation Jean-Jaurès. 2014, pp.52</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Po, dix ans après les Conventions Education Prioritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport au politique des Français issus de l'immigration, vague 2 - 2008 : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service d'information du gouvernement; Centre d'études et de prospectives du ministère de l'Intérieur; Fondation nationale des sciences politiques; Fondation Jean Jaurès. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00401559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le racisme à l'heure de la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias et l'image des candidats : une exploration des effets de la télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Internautes et la politique (Rapport pour le Ministère de l’intérieur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’intérieur. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France de la diversité, la France face à la diversité : représentations et réalités (Baromètre politique français - Elections 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Rapport au politique des Français issus de l'immigration, vague 2 - 2008 : rapport final</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tensions autour de l'immigration dans l'opinion : crispation et polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service d'information du gouvernement; Centre d'études et de prospectives du ministère de l'Intérieur; Fondation nationale des sciences politiques; Fondation Jean Jaurès. 2009</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Les tensions autour de l'immigration dans l'opinion : crispation et polarisation</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de l'information télévisée sur les évaluations politiques et les préoccupations des électeurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclin, modèle français et mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2007</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...315 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063708v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-00973003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rapport au politique des Français issus de l’immigration</w:t>
               </w:r>
@@ -24748,51 +24748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596j" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.141.0111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drouhot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peugny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin-Madan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.060.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2201.0155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2110.0137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-021-00154-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2011.0043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.086.0143" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaspar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.5345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.685.0821" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.63" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242794v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2995" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.384.0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.155.0165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/eps.2013.25" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01329886v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0249" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2013.773725" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kerrouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787195" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719474v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.544.0741" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.621.0071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1224" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gss078" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719504v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750904v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deiss-Helbig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2012.720886" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Stimson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116512436703" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.583" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stimson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0901" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.051.0059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.052.0067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.051.0125" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021770v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.573.0371" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01454874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.572.0163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021326v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1049096506060409" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2006.4471" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric B&#233;langer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis-Beck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/106591290605900401" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.542.0261" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ztaz-ee59" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kxdw-qn84" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Courty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452329v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557099v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242839v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Degeorges" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297134v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567676v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05302390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-droitisation-francaise-mythe-et-realites" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578640v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brookes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/citoyens-et-partis-apres-2022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Extinction_de_vote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206437v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/278992-generations-desenchantees" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Drake" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491603v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521696v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_citoyens_qui_viennent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515793v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190383v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521604v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521764v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Laplanche-Servigne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cambadelis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Gall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mergier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strauss-Kahn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publication/le-jour-ou-la-france-a-dit-non-comprendre-le-referendum-du-29-mai-2005/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.broua.2005.01" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catzaras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411400v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsamsterdam.fr/nouveau-peuple-nouvelle-gauche/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05303153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Ando" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/sites/default/files/2024-06/CNCDH_Rapport_Racisme_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/actualite/la-cncdh-publie-le-rapport-2023-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/r7f2m" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624784v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624595v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/rapport/285728-la-lutte-contre-le-racisme-l-antisemitisme-et-la-xenophobie-annee-2021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583180v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228757v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/generations-desenchantees-jeunes-et-democratie/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903225v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/a-la-droite-du-pere-collectif/9782021472332" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03670280v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004514331" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228834v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224152v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/fr/publications/rapport-2020-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la-xenophobie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372992v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978129v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978128v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978123v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978124v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983538v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bucai.2020.01.0035" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978125v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978126v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189574v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189589v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02118705v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280831v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706143168/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189571v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189587v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289428v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_12" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928253v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_11" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724676v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385343v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618617v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0221" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-deconnexion-electorale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524695v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0093" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515881v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558906v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556425v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551700v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294562v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618046v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.01.0144" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521740v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265551v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.971" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470487v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/tracing-the-path-of-tolerance" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470458v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.15" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361344v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2016.01.0177" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409301v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348779v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409297v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631409v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265731v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.976" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978183v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409298v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265748v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.961" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408449v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408450v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408443v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408453v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384001v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408451v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402197v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409606v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568508v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.brech.2014.01.0189" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409599v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409605v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409601v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568426v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409602v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402196v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409604v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054025v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571417v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408528v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568698v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0007" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568696v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0057" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054013v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408687v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571624v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404675v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine, Jardin," TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569525v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571688v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569490v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230119802_4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398285v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571841v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563664v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/yes-experimental-approach-eligibility-ethnic-minority-candidates-france-sylvain-brouard-vincent-tiberj/e/10.4324/9780203843604-18" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398024v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398025v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571839v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569730v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569734v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398026v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574063v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570136v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574062v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459920v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398165v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037979v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570618v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt5vkgr2.18" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459771v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569923v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570008v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569967v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570137v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572603v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573881v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571463v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400021v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462377v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444285v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397618v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.ax5p5mq3q" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691910v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m7xq6nqyj" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215763v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725410v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148645v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143849v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5xgkdupcd" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275746v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03054103v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boussaguet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faucher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105360v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.syw3gnjfk" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105324v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sfms63gjy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282456v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553762v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553289v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553314v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02303468v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549352v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392481v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553124v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392478v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392477v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568715v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718888v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392476v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392472v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392474v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392480v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512430v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363325v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460809v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070290v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070337v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070349v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070347v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473834v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070362v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461329v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069521v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069387v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069389v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070790v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470411v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fourquet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gomant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Hillebrand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rebsame" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064424v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070793v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401559v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063752v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972934v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617038v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972999v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063708v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973003v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569019v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596j" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.141.0111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drouhot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peugny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin-Madan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.060.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2201.0155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-021-00154-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2110.0137" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaspar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.086.0143" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2011.0043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.5345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.685.0821" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.63" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.384.0045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.155.0165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kerrouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719474v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.544.0741" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.621.0071" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1224" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/eps.2013.25" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01329886v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0249" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2013.773725" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gss078" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719504v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deiss-Helbig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2012.720886" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Stimson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116512436703" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.583" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stimson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0901" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.051.0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.052.0067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.051.0059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01454874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021770v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.573.0371" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.572.0163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573959v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1049096506060409" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric B&#233;langer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis-Beck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/106591290605900401" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2006.4471" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.542.0261" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ztaz-ee59" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kxdw-qn84" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171099v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Courty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452329v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452539v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289890v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242839v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Degeorges" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297134v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567676v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05302390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brookes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/citoyens-et-partis-apres-2022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694668v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-droitisation-francaise-mythe-et-realites" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Extinction_de_vote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206437v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/278992-generations-desenchantees" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Drake" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521696v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_citoyens_qui_viennent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491603v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515793v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Laplanche-Servigne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cambadelis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Gall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mergier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strauss-Kahn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publication/le-jour-ou-la-france-a-dit-non-comprendre-le-referendum-du-29-mai-2005/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.broua.2005.01" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catzaras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05303153v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsamsterdam.fr/nouveau-peuple-nouvelle-gauche/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627801v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Ando" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/actualite/la-cncdh-publie-le-rapport-2023-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/r7f2m" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624595v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/sites/default/files/2024-06/CNCDH_Rapport_Racisme_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03670280v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004514331" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/generations-desenchantees-jeunes-et-democratie/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903225v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/a-la-droite-du-pere-collectif/9782021472332" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833508v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/rapport/285728-la-lutte-contre-le-racisme-l-antisemitisme-et-la-xenophobie-annee-2021" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228834v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224152v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/fr/publications/rapport-2020-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la-xenophobie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081534v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372992v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978126v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bucai.2020.01.0035" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978125v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978124v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978123v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02118705v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189589v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280831v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706143168/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189587v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289428v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189574v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724676v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928450v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_12" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928253v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_11" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515881v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524695v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0093" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-deconnexion-electorale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618617v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0221" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558906v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294562v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556425v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551700v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521740v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.01.0144" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385343v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348779v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631409v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409301v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361344v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2016.01.0177" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265731v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.976" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978183v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265748v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.961" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409295v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470487v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/tracing-the-path-of-tolerance" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470458v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.15" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265551v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.971" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408450v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408453v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384001v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408451v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402197v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408449v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402196v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409602v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409599v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409605v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409604v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409606v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.brech.2014.01.0189" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568698v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568696v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0057" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571624v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408687v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054013v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404675v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine, Jardin," TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569490v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230119802_4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569525v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571688v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563664v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/yes-experimental-approach-eligibility-ethnic-minority-candidates-france-sylvain-brouard-vincent-tiberj/e/10.4324/9780203843604-18" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398024v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398025v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571841v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398285v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571839v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569734v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569730v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574063v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574062v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570136v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459920v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398165v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570618v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt5vkgr2.18" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037979v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459771v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569923v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570008v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569967v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570137v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572603v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573881v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571463v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400021v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462377v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397618v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.ax5p5mq3q" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444285v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691910v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m7xq6nqyj" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215763v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143849v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5xgkdupcd" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725410v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148645v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275746v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03054103v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boussaguet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faucher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105360v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.syw3gnjfk" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105324v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sfms63gjy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282456v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553762v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553314v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02303468v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549352v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553289v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392481v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392478v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392477v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568715v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392476v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718888v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392474v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392472v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392480v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512430v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363325v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460809v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070290v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473834v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070337v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070349v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070347v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070362v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461329v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069521v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069389v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069387v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470411v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fourquet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gomant" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Hillebrand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rebsame" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070790v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064424v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401559v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070793v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972934v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617038v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972999v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063752v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973003v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063708v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569019v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>