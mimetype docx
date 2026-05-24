--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -274,269 +274,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04104426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec une vision désenchantée de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Peugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Colin-Madan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Jeunesse, politique et culture : changer l'optique, 60, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lobs.060.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04594749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Religious diversity in France: intergenerational transmissions and practices by origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Références - INSEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité religieuse en France : transmissions intergénérationnelles et pratiques selon les origines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Colin-Madan</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Jeunesse, politique et culture : changer l'optique, 60, pp.7-12. </w:t>
+                <w:t xml:space="preserve">Lucas Drouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -802,4552 +802,4552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03485222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Élections « Les musulmans n’ont pas des logiques de vote religieuse » (entretien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2/2498, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter ne suffit plus. Renouvellement générationnel, rapport à l’élection et transformation de la participation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 ans de recherches sur la jeunesse (1995-2020), 86, pp.143-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.086.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02975231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entendre les voix de l’abstention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes &amp; libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Manifestation(s), 191, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02957600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Romain Gaspar</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The wind of change : Face au racisme, le renouvellement générationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Jeunesses antirascistes, 469, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2011.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02991739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le racisme est-il une affaire du passé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes &amp; libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02302160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie du soupçon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les jeunes français face à la radicalité, 57 (1), pp.258-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.5345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02159939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote décentré ? Renouvellement générationnel et rapport à la participation électorale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (5), pp.821-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.685.0821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01893433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Running to stand still : Le clivage gauche/droite en 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (6), pp.1089-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.676.1089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01735850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gauche et la diversité: une occasion manquée, de nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La gauche est morte, vive la gauche !, 89, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.089.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who were the 'Charlie' in the Streets? A Socio-Political Approach of the January 11 Rallies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.69 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01378410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Going against the tide: experimental design for measuring prejudices in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APSA Migration and Citizenship Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.28-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote musulman n'existe pas... pour l'instant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Islam(s) aujourd'hui, 384, pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lp.384.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous les mêmes ? Les votes pour les partis de gouvernement en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gougou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les élections européennes de 2014 : élections de crise, élections en crise, 53 (1), pp.95-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.2995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Islam et les Français: cadrage des élites, dynamiques et crispation de l'opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (155), pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.155.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration trade-offs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.539 - 541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/eps.2013.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Up and Down, Old and New: Values and Value Systems of MPs and Voters in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kerrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Legislative Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.160-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13572334.2013.787195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00830684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Times They Are A-Changing: Generational Renewal and Political Transformations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (4), pp.733-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.544.0741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719474v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-axis politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.67 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.621.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Voter Turnout. A Social Theory of Political Participation&amp;quot; par ROLFE, Meredith, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (6), pp.1238-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.646.1224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un choix, des logiques multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (2), pp.249 - 278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.632.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329886v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-tier Pluralism in ‘Colour-blind’ France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (3), pp.580 - 596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402382.2013.773725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Values and the Votes from Mitterrand to Hollande: The Rise of the Two-axis Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parliamentary Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (1), pp.69 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pa/gss078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps changent, renouvellement générationnel et évolutions politiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (4), pp.741-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.544.0741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719504v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 'Value Connection': MPs, Voters and Values in Three European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Deiss-Helbig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kerrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.403-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00344893.2012.720886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evolution of policy attitudes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Stimson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Union Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.293-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1465116512436703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00705758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique des deux axes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (1), pp.71 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.621.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de vote des étrangers : Un exemple de la progression du libéralisme culturel en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1294), pp.112-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degrees of Democracy. Politics, Public Opinion, and Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (1), pp.146 - 147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : Désaxer les modèles du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.62 - 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spirale des inégalités. Choix scolaires en France et en Italie au 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (4), pp.806 - 808</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mood, un nouvel instrument au service de l'analyse dynamique des opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Stimson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (5), pp.901 - 926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.605.0901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes face au politique: pratiques et carrières : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 25 ans de recherches sur la jeunesse (1995-2020), 86, pp.143-159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/agora.086.0143⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 2 (52), pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.052.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes face au politique : opinions et pratiques : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.2011.0043⟩</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (51), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.051.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le racisme est-il une affaire du passé ?</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact politique du renouvellement générationnel : une comparaison franco-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes &amp; libertés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (51), pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.051.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’axe gauche-droite à la lumière de l’élection présidentielle de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 958, pp.34 - 38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divided They Really Stand? The France Plurielle Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Newsletter for the American Political Science Association's Comparative Politics Section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (1), pp.15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autre gauche est-elle possible ? L'espace électoral du NPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias et l'image des candidats : une exploration des effets de la télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.167 - 181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opinion comme cognition : la rupture expérimentale dans la survey research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47, pp.31-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauche, centre, droite et vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 68 (5), pp.821-845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.685.0821⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 3-4, pp.371 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.573.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021770v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur la religion : curiosité malsaine ou nécessité scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négativisation du vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de l’information télévisée sur les évaluations politiques et les préoccupations des électeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Baromètre politique français (2006-2007), 46, pp.25-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incorporation politique « à la Française » : modèles explicatifs des alignements politiques des Français d’origine maghrébine, africaine et turque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (111), pp.127 - 148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité : ne cassons pas le thermomètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensuel du SNESUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 554, pp.6 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candidats et députés français en 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 67 (6), pp.1089-1112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.676.1089⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 57 (2), pp.163 - 185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.572.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception du migrant et de l’intégration dans l’opinion française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1261, pp.120 - 130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nonna Mayer</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la diversité : opportunité ou fardeau électoral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.1-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Going against the tide: experimental design for measuring prejudices in France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration à la française : à qui la panne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSA Migration and Citizenship Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (1), pp.28-33</w:t>
+              <w:t xml:space="preserve">Nouveaux Regards (Paris, 1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le vote musulman n'existe pas... pour l'instant</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France de la diversité, la France face à la diversité : perceptions et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Pensée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florent Gougou</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Referendum : the not so simple act of saying nay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ress.2995⟩</w:t>
+              <w:t xml:space="preserve">PS: Political Science and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (2), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1049096506060409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception du migrant et de l'intégration dans l'opinion française : confusions et stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.155.0165⟩</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Accueillir autrement, 1261, pp.120-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/homig.2006.4471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Éric Kerrouche</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00572411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Party, Ideology, and Vote Intentions: Dynamics from the 2002 French Electoral Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lewis-Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Legislative Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13572334.2013.787195⟩</w:t>
+              <w:t xml:space="preserve">Political Research Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (4), pp.503-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/106591290605900401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Sanction du gouvernement mais pas de l’Europe : les élections européennes de juin 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cautrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41, pp.1-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Two-axis politics</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence et repérages politiques en France et aux Etats-Unis : une contribution au modèle de ‘l’électeur raisonnant’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62 (1), pp.67 - 103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.621.0071⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 54 (2), pp.261 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.542.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...2922 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enquête expérimentale sur la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,165 +6184,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Why Generations Matter: The Changing Shape of French Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre for the Studies of Modern and Contemporary History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02894534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participer moins, mieux, autrement : les générations de la protestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres 2017 « Les nouvelles jeunesses de la démocratie : une revitalisation de la participation citoyenne ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INJEP, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02557099v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02894534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Impact of Parity Policy in France: A Sexed Analysis of Legislative Candidates in France, 2002-2012</w:t>
               </w:r>
@@ -7178,51 +7178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political Knowledge and Information Sources: How French Internet Users Get Political Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7953,1080 +7953,1080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03121931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sociologie plurielle des comportements politiques : je vote, tu contestes, elle cherche...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de SciencesPo, pp.396, 2017, Académique, 9782724620153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2017.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01491603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les citoyens qui viennent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le lien social, 978-2-13-078555-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01521696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...76 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déconnexion électorale. Un état des lieux de la démocratie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gougou; Vincent Tiberj (dir.). Fondation Jean-Jaurès, pp.153, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs : « Evolution et structure des préjugés : le regard des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, pp.63-140, 2017, 9782111451759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02190383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Documentation française, pp.63-140, 2017, 9782111451759</w:t>
+              <w:t xml:space="preserve">Documentation française, pp.208-255, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developments in French Politics 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alistair Cole; Sophie Meunier; Vincent Tiberj. Macmillan Publishers, pp.304, 2013, 9780230349629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des votes et des voix. De Mitterrand à Hollande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ social, pp.142, 2013, 9782353713592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As French as Everyone Else?: A Survey of French Citizens of Maghrebin, African, and Turkish Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Temple University Press, pp.131, 2011, 9781439902974</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crispation hexagonale : France fermée contre France plurielle, 2001-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plon, pp.129, 2008, Fondation Jean-Jaurès, 9782259206815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots des présidentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Florent Gougou; Vincent Tiberj (dir.). Fondation Jean-Jaurès, pp.153, 2017</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Laplanche-Servigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Peugny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. , pp.200, 2007, 9782724610093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Documentation française, pp.208-255, 2015, 9782110098979</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jour où la France a dit non : comprendre le référendum du 21 mai 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cambadelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Strauss-Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plon; Fondation Jean-Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...76 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Français comme les autres ? Enquête sur les citoyens d’origine maghrébine, africaine et turque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 5, pp.157, 2005, Nouveaux débats, 9782724609844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.broua.2005.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...447 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...60 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04350662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -9042,51 +9042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Muxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Catzaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9369,51 +9369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission nationale consultative des droits de l’homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9701,51 +9701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission nationale consultative des droits de l’homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l'antisémitisme et la xénophobie. Année 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9826,51 +9826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.139-200, 2023, 9782111577961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9889,871 +9889,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ni pires, ni meilleurs... différents ! : Comment la citoyenneté évolue parmi les jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Lardeux; Vincent Tiberj (dir.); Institut national de la jeunesse et de l'éducation populaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Générations désenchantées ? Jeunes et démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-143, 2022, 978-2-11-157256-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03228757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le vote est nu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Haute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tristan Haute; Vincent Tiberj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extinction de vote ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-12, 2022, La vie des idées.fr, 978-2-13-083555-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03583180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jews and Muslims in Sarcelles: Face to Face or Side by Side?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ben Gidley, Samuel Sami Everett (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jews and Muslims in Europe Between Discourse and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Brill, pp.183-208, 2022, Annual Review of the Sociology of Religion, 9789004514331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004514331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ni pires, ni meilleurs... différents ! : Comment la citoyenneté évolue parmi les jeunes</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Michel et Yann Raison du Cleuziou (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la droite du Père. Les catholiques et les droites de 1945 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.717-722, 2022, 978-2-02-147233-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Électeurs d'hier, citoyens d'aujourd'hui : comment le renouvellement générationnel transforme le lien au vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tristan Haute; Vincent Tiberj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extinction de vote ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-65, 2022, La vie des idées.fr, 978-2-13-083555-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03555302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuma Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission nationale consultative des Droits de l'Homme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-109, 2022, 9782111576025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout est chaos ?&amp;quot; : Prendre position en politique dans les années Macron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Lardeux; Vincent Tiberj (dir.); Institut national de la jeunesse et de l'éducation populaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Générations désenchantées ? Jeunes et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.121-143, 2022, 978-2-11-157256-0</w:t>
+              <w:t xml:space="preserve">, pp.167-188, 2021, 978-2-11-157256-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...416 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Tout est chaos ?&amp;quot; : Prendre position en politique dans les années Macron</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03228834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trop apathiques ou trop remuants ? Générations et participation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Lardeux; Vincent Tiberj (dir.); Institut national de la jeunesse et de l'éducation populaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Générations désenchantées ? Jeunes et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.167-188, 2021, 978-2-11-157256-0</w:t>
+              <w:t xml:space="preserve">, pp.145-166, 2021, 978-2-11-157256-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03224152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le plus bel âge pour la démocratie française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Lardeux; Vincent Tiberj (dir.); Institut national de la jeunesse et de l'éducation populaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Générations désenchantées ? Jeunes et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.145-166, 2021, 978-2-11-157256-0</w:t>
+              <w:t xml:space="preserve">, pp.7-19, 2021, 978-2-11-157256-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03229001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -10795,51 +10795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission nationale consultative des droits de l'homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10875,151 +10875,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Racial Prejudice in Multicultural France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helen Drake; Alistair Cole; Sophie Meunier; Vincent Tiberj (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MacMillan Education</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-162, 2020, 9781352011296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.V. Les préjugés anti-Roms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.91-111, 2020, 9782111571181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.II. L’indice de tolérance a-t-il atteint un plafond ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11028,1009 +11127,910 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.46-55, 2020, 9782111571181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en perspective de trente ans d’évolution par les chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuma Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Helen Drake; Alistair Cole; Sophie Meunier; Vincent Tiberj (eds.). </w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission Nationale Consultative des Droits de l'Homme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.33-111, 2020, 9782111573291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II. VI. Racisme et couleur de peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.111 - 121, 2020, 9782111571181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978123v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Muslims next door : Portraits d’une minorité religieuse française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laetitia Bucaille; Agnès Villechaise (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Désirs d'islam : portraits d’une minorité religieuse française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.35-55, 2020, Académique, 978-2-7246-2640-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.bucai.2020.01.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02983538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.IV. Permanences et mutations de l’antisemitisme et de l’islamophobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.76-91, 2020, 9782111571181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.I. Questions de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.33-45, 2020, 9782111571181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.III. L’articulation des préjugés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.55-75, 2020, 9782111571181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation and Resistance in French Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Drake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helen Drake; Alistair Cole; Sophie Meunier; Vincent Tiberj (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in French Politics, 6th ed.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.143-162, 2020, 9781352011296</w:t>
+              <w:t xml:space="preserve">, MacMillan Education, pp.1-18, 2020, 9781352011296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Section 6. L’hostilité envers les Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...737 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.142-159, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12081,51 +12081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12202,51 +12202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.127-141, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12396,51 +12396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.86-92, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12504,51 +12504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.113-126, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12698,51 +12698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.93 - 112, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12761,305 +12761,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Secularization or a return to religion? The religiosity of immigrants and their descendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cris Beauchemin; Christelle Hamel; Patrick Simon (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectories and origins : survey on the diversity of the French population</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Springer, pp.307-330, 2018, INED population studies, 978-3-319-76638-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76638-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Registers of identity. The relationships of immigrants and their descendants to French national identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cris Beauchemin; Christelle Hamel; Patrick Simon (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectories and origins : survey on the diversity of the French population</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Springer, pp.277-305, 2018, INED population studies, 978-3-319-76638-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76638-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How does the French left keep pace with immigration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Bröning; Christoph P. Mohr (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The politics of migration and the future of the European left</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dietz Verlag, pp.35-47, 2018, 978-3-8012-0522-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01724676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 5 : Le lent reflux des préjugés anti-Roms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -13069,51 +13069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.107-124, 2018, 9782111455283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13177,51 +13177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.51-124, 2018, 9782111455283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13240,2707 +13240,2707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire de deux faces une même pièce : sociologie du vote et psychologie du choix électoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Fillieule; Florence Haegel; Camille Hamidi; Vincent Tiberj (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie plurielle des comportements politiques : je vote, tu contestes, elle cherche..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Les presses, pp.93-118, 2017, Académique, 978-2-7246-2015-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2017.01.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01524695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique des post-baby-boomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gougou; Vincent Tiberj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déconnexion électorale : un état des lieux de la démocratie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Jean Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-145, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01556443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des votes et des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nonna Mayer; Yves Déloye (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyses électorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.221-263, 2017, Traités de science politique, 978-2-8027-5571-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bru.deloy.2017.01.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs : Une progression de la tolérance envers les Roms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.124-140, 2017, 9782111451759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Olivier Fillieule; Florence Haegel; Camille Hamidi; Vincent Tiberj (dir.). </w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Values a Question of Age or Generation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Brechon; Frédéric Gonthier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Values. Trends and Divides Over Thirty Years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Brill, pp.200-215, 2017, European Values Studies, 978-90-04-34105-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004341067_013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01558906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une spirale autoritaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gougou; Vincent Tiberj (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déconnexion électorale : un état de la démocratie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Jean Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-21, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01556425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Unité et diversité des préjugés ethnocentristes, antisémites et islamophobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.96-123, 2017, 9782111451759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gougou; Vincent Tiberj (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déconnexion électorale. Un état des lieux de la démocratie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Jean-Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-12, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01551700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une marée populiste ? Retour sur les situations américaine et française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Badie; Dominique Vidal (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quête d'alternatives : l'État du monde 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.144-150, 2017, 978-2-7071-9701-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.badie.2017.01.0144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Questions de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.64-87, 2017, 9782111451759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le langage des fleurs de la sociologie des comportements politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Fillieule; Florence Haegel; Camille Hamidi; Vincent Tiberj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie plurielle des comportements politiques : je vote, tu contestes, elle cherche..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sciences Po Les presses, pp.93-118, 2017, Académique, 978-2-7246-2015-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2017.01.0093⟩</w:t>
+              <w:t xml:space="preserve">, Les Presses de SciencesPo, pp.13-36, 2017, Académique, 9782724620153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2017.01.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...279 lines deleted...]
-                <w:t xml:space="preserve">Le regard des chercheurs : Unité et diversité des préjugés ethnocentristes, antisémites et islamophobes</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Pas de recul pour l’indice de tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.96-123, 2017, 9782111451759</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.88-95, 2017, 9782111451759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Florent Gougou; Vincent Tiberj (dir.). </w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les différentes formes de préjugés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. Commission nationale consultative des droits de l'homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La déconnexion électorale : un état de la démocratie française</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.15-21, 2017</w:t>
+              <w:t xml:space="preserve">La lutte contre le racisme, l'antisémitisme et la xénophobie : année 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.281-365, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01348779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La déconnexion électorale. Un état des lieux de la démocratie française</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-12, 2017</w:t>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.283, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le regard des chercheurs : Questions de méthode</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Le retour inattendu de la tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.285 - 293, 2016, 9782110101716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : L’intrication des préjugés envers l’Autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission Nationale Consultative des Droits de l'Homme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.295-314, 2016, 9782110101716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Un recul des préjugés antisémites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.64-87, 2017, 9782111451759</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.315-330, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Olivier Fillieule; Florence Haegel; Camille Hamidi; Vincent Tiberj. </w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiffrer le Monde : approches quantitatives et relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Devin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie plurielle des comportements politiques : je vote, tu contestes, elle cherche..</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2017.01.0013⟩</w:t>
+              <w:t xml:space="preserve">Méthodes de recherche en relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Presses de Sciences Po, pp.175-188, 2016, Relations internationales, 978-2-7246-1895-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.devin.2016.01.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bertrand Badie; Dominique Vidal (dir.). </w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01361344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécularisation ou regain religieux : la religiosité des immigrés et de leurs descendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cris Beauchemin; Christelle Hamel; Patrick Simon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En quête d'alternatives : l'État du monde 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dec.badie.2017.01.0144⟩</w:t>
+              <w:t xml:space="preserve">Trajectoires et origines : enquête sur la diversité des populations en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.559-584, 2016, Grandes enquêtes, 978-2-7332-8004-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ined.976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le regard des chercheurs : Pas de recul pour l’indice de tolérance</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01265731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Des sentiments plus nuancés envers les Roms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.283, 2016, 9782110101716</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.339 - 355, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le regard des chercheurs : Le retour inattendu de la tolérance</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978183v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Les attitudes face à l’islam et aux Musulmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.285 - 293, 2016, 9782110101716</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.331-338, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le regard des chercheurs : L’intrication des préjugés envers l’Autre</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du citoyen : origines et rapport au politique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cris Beauchemin; Christelle Hamel; Patrick Simon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires et origines: enquête sur la diversité des populations en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.501-530, 2016, Grandes enquêtes, 978-2-7332-8004-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ined.961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01265748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les registres de l’identité. Les immigrés et leurs descendants face à l’identité nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cris Beauchemin; Christelle Hamel; Patrick Simon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires et origines : enquête sur la diversité des populations en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.531-558, 2016, Grandes enquêtes, 978-2-7332-8004-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ined.971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01265551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Study Political Culture Without Naming It</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Elgie; Emiliano Grossman; Amy G. Mazur (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.329-348, 2016, 9780199669691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199669691.013.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E pur si muove: How Racism and Prejudices are Evolving in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Scotton; Enrico Zucchi (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracing the Path of Tolerance: History and Critique from the Early Modern Period to the Present Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.102-115, 2016, 978-1-4438-9764-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01470487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : L’impact des attentats de 2015 sur l’opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.295-314, 2016, 9782110101716</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.357-365, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le regard des chercheurs : Un recul des préjugés antisémites</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...1018 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.207 - 210, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16004,51 +16004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.219 - 234, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16112,51 +16112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.235 - 250, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16220,51 +16220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.3 - 8, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16328,51 +16328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.211 - 218, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16522,51 +16522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.251 - 260, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16585,50 +16585,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : La dynamique des préjugés envers les juifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.179 - 189, 2014, 9782110095695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : La diffusion d’un syndrome ethnocentriste autoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.165 - 178, 2014, 9782110095695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un refus croissant de l'autre : le recul persistant de la tolérance depuis 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.155 - 213, 2014, 9782110095695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration, diversité et politique : un vote de couleurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Poinsot; Serge Weber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et mutations de la société française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.288-296, 2014, 9782707177117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anciennes et nouvelles formes de racisme: 1990-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16641,73 +17038,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TNS Sofres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat de l'opinion 2014 TNS SOFRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TNS Sofres, pp.151 - 172, 2014, 9782021035513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : Face aux musulmans et à l’islam : des préjugés comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16716,792 +17113,395 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.191 - 197, 2014, 9782110095695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un refus croissant de l'autre : le recul persistant de la tolérance depuis 2009</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : Le recul persistant de la tolérance depuis 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.157 - 161, 2014, 9782110095695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un refus croissant de &amp;quot;l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l'antisémitisme et la xénophobie. Année 2013. Commission nationale consultative des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.157-208, 2014, 9782110095695</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : Les Roms : les moins-aimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.155 - 213, 2014, 9782110095695</w:t>
-[...611 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.199 - 213, 2014, 9782110095695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -18715,386 +18715,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yes they can: an exprimental approach to the eligibility of ethnic minority candidate in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karen Bird; Thomas Saalfeld; Andreas Wüst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Political Representation of Immigrants and Minorities: Voters, Parties and Parliaments in Liberal Democracies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.164 - 180, 2010, 9780415492720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strangers at the gate : unité ou diversité des attitudes européennes face à l’immigration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Boy; Bruno Cautrès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Français, des européens comme les autres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.109 - 132, 2010, 9782724611618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Paugam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.91 - 92, 2010, 9782130574057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Party choices among immigrants and visible minorities in comparative perspective: France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karen Bird; Thomas Saalfeld; Andreas Wüst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Political Representation of Immigrants and Minorities: Voters, Parties and Parliaments in Liberal Democracies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.164 - 180, 2010, 9780415492720</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.69 - 73, 2010, 9780415492720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Party choices among immigrants and visible minorities in comparative perspective: France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter turnout among immigrants and visible minorities in comparative perspective: France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karen Bird; Thomas Saalfeld; Andreas Wüst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Political Representation of Immigrants and Minorities: Voters, Parties and Parliaments in Liberal Democracies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.69 - 73, 2010, 9780415492720</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.28 - 31, 2010, 9780415492720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -19166,315 +19166,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Orientation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serge Paugam. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.109 - 110, 2010, 9782130574057</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France 2009-2010 : l’inertie sarkozyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’état du Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, 2010, 9782764620533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Serge Paugam. </w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der merkwürdige Sieg des Nicolas Sarkozy: eine Wahlanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulla Brunkhorst; Martin Koopmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.109 - 110, 2010, 9782130574057</w:t>
+              <w:t xml:space="preserve">Frankreich-Themen 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos Edizioni, pp.11 - 27, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace des possibles électoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Cautrès; Bruno Cautrès; Anne Muxel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les électeurs font-ils leur choix ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.77 - 99, 2009, 9782724611076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574062v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03570136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures et dynamiques des représentations de « l’autre » : anciens et « nouveaux » préjugés</w:t>
               </w:r>
@@ -19622,208 +19622,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">France facing multicultural diversity: is l'intégration à la Française really in crisis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chebel d'Appollonia Ariane, Reich Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Immigration, Integration, and Security: America and Europe in Comparative Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Pittsburgh Press, pp.1-22, 2008, 9780822959847</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01037979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Challenge to integration in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariane Chebel d'Appollonia; Simon Reich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immigration, integration, and security : America and Europe in comparative perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Pittsburgh Press, pp.283-299, 2008, The Security continuum, 9780822959847. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctt5vkgr2.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctt5vkgr2.18⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03570618v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01037979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étranger, immigré, musulman : les représentations de « l'autre » dans la société française</w:t>
               </w:r>
@@ -20044,173 +20044,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il un vote de l’immigration ? Les nouveaux Français à la veille de 2007</w:t>
+                <w:t xml:space="preserve">L’extrême gauche électorale : une résistible ascension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas électoral 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.79 - 81, 2007, 9782724610116</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.41 - 44, 2007, 9782724610116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03569967v1</w:t>
+                <w:t xml:space="preserve">hal-03570137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extrême gauche électorale : une résistible ascension ?</w:t>
+                <w:t xml:space="preserve">Y a-t-il un vote de l’immigration ? Les nouveaux Français à la veille de 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas électoral 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.41 - 44, 2007, 9782724610116</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.79 - 81, 2007, 9782724610116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570137v1</w:t>
+                <w:t xml:space="preserve">hal-03569967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux Français et l’Europe</w:t>
               </w:r>
@@ -20351,77 +20351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érosion et mobilité partisanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Cautrès; Nonna Mayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Désordre électoral : les leçons du 21 avril 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.255 - 277, 2004, 9782724609387</w:t>
@@ -20536,64 +20536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fragmentation partisane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20680,51 +20680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musulmans de France, religiosité, islamisme : les chiffres contestés de l’enquête Ifop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Frégosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21730,50 +21730,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02553314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une France moins xénophobe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02549352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Like a rolling stone? The impact of parity law on French legislative candidates (2002-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -21788,615 +21850,553 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une France moins xénophobe ?</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique qui vient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02553289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la dynamique autoritaire produit du vote FN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Comment la dynamique autoritaire produit du vote FN</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02553124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France en plein divorce : ce que les électeurs voulaient, ce que les partis proposaient (Interview)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La France en plein divorce : ce que les électeurs voulaient, ce que les partis proposaient (Interview)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Pen remet le paquet sur la sortie de l’euro : dans les coulisses du pari de 'Mme Frexit' (Interview)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Pen remet le paquet sur la sortie de l’euro : dans les coulisses du pari de 'Mme Frexit' (Interview)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle hausse surprise du chômage : l’impact à en attendre sur les électeurs - Interview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populaire chez les Français, exaspérant chez les politiques, quelle stratégie Manuel Valls peut-il adopter pour s'ouvrir la route du pouvoir ? - Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes, religions et cohortes : les logiques sociologiques du vote de gauche (1988-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00718888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rébellion de la gauche non gouvernementale peut-elle finir par déstabiliser le gouvernement ? (Interview)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392476v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00718888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences Po, grandes écoles : mais pourquoi y a-t-il toujours moins d'étudiants issus des catégories sociales défavorisées ? (Interview)</w:t>
               </w:r>
@@ -22675,64 +22675,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports à la religion en France : hétérogénéité des pratiques et des valeurs en contexte laïc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drouhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22763,51 +22763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécularisation ou regain religieux : la religiosité des immigrés et de leurs descendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22894,592 +22894,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'affaire Merah: un tournant dans la campagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des votes et des valeurs : les enseignements du 1er tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankreich und sein Verhältnis zur Vielfalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fabrique du citoyen : origines et rapport au politique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Frankreich und sein Verhältnis zur Vielfalt</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes, religions et cohortes : les logiques sociologiques du vote de gauche (1988-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les registres de l'identité. Les immigrés et leurs descendants face à l'identité nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs sociales et économiques de l'électorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie citoyenne et participation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...157 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24039,51 +24039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias et l'image des candidats : une exploration des effets de la télévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -24131,51 +24131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’intérieur. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -24336,185 +24336,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Déclin, modèle français et mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les effets de l'information télévisée sur les évaluations politiques et les préoccupations des électeurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973003v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-01063708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rapport au politique des Français issus de l’immigration</w:t>
               </w:r>
@@ -24748,51 +24748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596j" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.141.0111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drouhot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peugny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin-Madan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.060.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2201.0155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-021-00154-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2110.0137" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaspar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975231v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.086.0143" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2011.0043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.5345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.685.0821" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.63" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.384.0045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.155.0165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kerrouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719474v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.544.0741" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.621.0071" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1224" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/eps.2013.25" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01329886v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0249" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2013.773725" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gss078" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719504v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deiss-Helbig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2012.720886" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Stimson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116512436703" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.583" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stimson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0901" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.051.0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.052.0067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.051.0059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01454874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021770v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.573.0371" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.572.0163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573959v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021326v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1049096506060409" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric B&#233;langer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis-Beck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/106591290605900401" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2006.4471" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.542.0261" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ztaz-ee59" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kxdw-qn84" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171099v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Courty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452329v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452539v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289890v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242839v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Degeorges" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297134v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567676v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05302390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brookes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/citoyens-et-partis-apres-2022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694668v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-droitisation-francaise-mythe-et-realites" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Extinction_de_vote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206437v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/278992-generations-desenchantees" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Drake" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521696v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_citoyens_qui_viennent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491603v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190383v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515793v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Laplanche-Servigne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cambadelis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Gall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mergier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strauss-Kahn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publication/le-jour-ou-la-france-a-dit-non-comprendre-le-referendum-du-29-mai-2005/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.broua.2005.01" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catzaras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05303153v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsamsterdam.fr/nouveau-peuple-nouvelle-gauche/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627801v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Ando" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/actualite/la-cncdh-publie-le-rapport-2023-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/r7f2m" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624595v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/sites/default/files/2024-06/CNCDH_Rapport_Racisme_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03670280v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004514331" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/generations-desenchantees-jeunes-et-democratie/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903225v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/a-la-droite-du-pere-collectif/9782021472332" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833508v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/rapport/285728-la-lutte-contre-le-racisme-l-antisemitisme-et-la-xenophobie-annee-2021" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228834v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224152v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/fr/publications/rapport-2020-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la-xenophobie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081534v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372992v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978126v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bucai.2020.01.0035" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978125v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978124v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978123v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02118705v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189589v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280831v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706143168/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189587v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289428v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189574v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724676v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928450v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_12" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928253v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_11" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515881v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524695v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0093" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-deconnexion-electorale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618617v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0221" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558906v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294562v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556425v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551700v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521740v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.01.0144" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385343v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348779v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631409v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409301v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361344v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2016.01.0177" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265731v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.976" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978183v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265748v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.961" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409295v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470487v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/tracing-the-path-of-tolerance" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470458v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.15" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265551v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.971" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408450v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408453v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384001v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408451v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402197v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408449v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402196v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409602v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409599v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409605v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409601v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409604v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409606v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.brech.2014.01.0189" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568698v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568696v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0057" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571624v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408687v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054013v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404675v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine, Jardin," TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569490v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230119802_4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569525v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571688v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563664v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/yes-experimental-approach-eligibility-ethnic-minority-candidates-france-sylvain-brouard-vincent-tiberj/e/10.4324/9780203843604-18" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398024v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398025v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571841v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398285v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571839v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569734v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569730v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574063v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574062v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570136v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459920v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398165v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570618v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt5vkgr2.18" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037979v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459771v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569923v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570008v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569967v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570137v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572603v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573881v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571463v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400021v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462377v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397618v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.ax5p5mq3q" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444285v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691910v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m7xq6nqyj" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215763v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143849v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5xgkdupcd" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725410v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148645v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275746v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03054103v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boussaguet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faucher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105360v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.syw3gnjfk" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105324v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sfms63gjy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282456v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553762v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553314v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02303468v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549352v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553289v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392481v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392478v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392477v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568715v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392476v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718888v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392474v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392472v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392480v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512430v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363325v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460809v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070290v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473834v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070337v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070349v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070347v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070362v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461329v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069521v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069389v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069387v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470411v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fourquet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gomant" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Hillebrand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rebsame" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070790v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064424v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401559v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070793v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972934v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617038v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972999v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063752v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973003v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063708v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569019v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447154v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1596j" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04104426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.141.0111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peugny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin-Madan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.060.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drouhot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2201.0155" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-021-00154-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2110.0137" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaspar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.086.0143" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2011.0043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.5345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.685.0821" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.089.0053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.63" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.384.0045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2995" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.155.0165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/eps.2013.25" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kerrouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719474v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.544.0741" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.621.0071" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1224" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01329886v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.632.0249" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402382.2013.773725" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gss078" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719504v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deiss-Helbig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2012.720886" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Stimson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thi&#233;baut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1465116512436703" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.583" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stimson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0901" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.052.0067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.051.0059" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.051.0125" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01454874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459611v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021770v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.573.0371" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.572.0163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1049096506060409" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00572411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2006.4471" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric B&#233;langer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis-Beck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/106591290605900401" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.542.0261" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ztaz-ee59" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/kxdw-qn84" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171099v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Courty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452329v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452539v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289890v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557140v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242839v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Degeorges" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297134v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567676v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569241v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05302390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Christopher von Nostitz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brookes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/citoyens-et-partis-apres-2022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694668v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-droitisation-francaise-mythe-et-realites" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03526394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Extinction_de_vote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206437v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/278992-generations-desenchantees" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Drake" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491603v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521696v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_citoyens_qui_viennent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515793v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190383v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521764v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01521604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227506v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Laplanche-Servigne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cambadelis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Gall" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mergier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strauss-Kahn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jean-jaures.org/publication/le-jour-ou-la-france-a-dit-non-comprendre-le-referendum-du-29-mai-2005/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.broua.2005.01" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01392970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catzaras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05303153v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsamsterdam.fr/nouveau-peuple-nouvelle-gauche/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627801v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Ando" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/actualite/la-cncdh-publie-le-rapport-2023-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/r7f2m" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624595v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/sites/default/files/2024-06/CNCDH_Rapport_Racisme_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228757v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/generations-desenchantees-jeunes-et-democratie/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583180v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03670280v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004514331" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903225v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/a-la-droite-du-pere-collectif/9782021472332" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833508v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/rapport/285728-la-lutte-contre-le-racisme-l-antisemitisme-et-la-xenophobie-annee-2021" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03228834v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224152v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/fr/publications/rapport-2020-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la-xenophobie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081534v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978129v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978128v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372992v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978123v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bucai.2020.01.0035" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978124v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02118705v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189589v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280831v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706143168/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189587v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289428v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189574v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_12" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928253v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_11" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724676v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524695v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0093" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-deconnexion-electorale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0221" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515881v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558906v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004341067_013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556425v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294562v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551700v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618046v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.badie.2017.01.0144" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409138v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521740v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385343v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348779v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631409v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409301v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361344v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2016.01.0177" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265731v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.976" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978183v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265748v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.961" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265551v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.971" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199669691.013.15" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/tracing-the-path-of-tolerance" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409295v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408450v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408453v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384001v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408451v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402197v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408449v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409605v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409601v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409599v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568426v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402196v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409602v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409604v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409606v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568508v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.brech.2014.01.0189" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568698v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568696v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0057" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571624v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408687v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054013v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404675v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine, Jardin," TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569490v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230119802_4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569525v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571688v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563664v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/yes-experimental-approach-eligibility-ethnic-minority-candidates-france-sylvain-brouard-vincent-tiberj/e/10.4324/9780203843604-18" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398024v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571841v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398285v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398025v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571839v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569734v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569730v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398026v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574063v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570136v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574062v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459920v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398165v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037979v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570618v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt5vkgr2.18" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459771v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569923v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570008v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570137v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569967v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572603v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573881v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571463v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400021v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462377v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05397618v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.ax5p5mq3q" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444285v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691910v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m7xq6nqyj" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215763v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143849v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5xgkdupcd" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725410v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoibian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Brisson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148645v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275746v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03054103v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boussaguet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faucher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105360v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.syw3gnjfk" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105324v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sfms63gjy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282456v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553762v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553314v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549352v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02303468v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553289v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392481v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392478v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392477v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568715v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718888v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392476v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392474v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392472v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392480v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512430v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363325v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460809v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070290v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070349v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070347v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070337v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473834v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070362v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461329v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069521v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069389v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069387v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470411v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fourquet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gomant" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Hillebrand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rebsame" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070790v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064424v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401559v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070793v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972934v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617038v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972999v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063752v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01063708v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973003v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569019v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>