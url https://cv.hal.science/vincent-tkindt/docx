--- v0 (2026-03-20)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent T'Kindt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single machine rescheduling for new orders with maximum and total time disruption constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-025-00837-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling a shared resource among parallel dedicated machines: a red-blue knapsack modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T’kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ciron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-025-06944-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320 (3), pp.516-526. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2024.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617682v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate exponential-time algorithms for scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06289-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Queries Generation Using Mathematical Programming for Exploratory Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (12), pp.7792-7804. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2024.3474828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single machine adversarial bilevel scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured learning based heuristics to solve the single machine scheduling problem with release times and sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 305 (3), pp.1032-1041. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristics: how to easily solve optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS NEWS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Operations Research Meets Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 13985, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42914-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate exponential-time algorithms for scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-022-00525-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate worst-case complexity bounds for the permutation flowshop scheduling problem using Inclusion–Exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-022-00759-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential-time algorithms for parallel machine scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (5), pp.3405-3418. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-022-00901-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single machine rescheduling for new orders with maximum lateness minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, pp.105815. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution of the two-machine flow shop problem with three operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105595. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel machine scheduling with minimum number of tardy jobs: approximation and exponential algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 397, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2020.125888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch & Memorize Exact Algorithms for Sequencing problems: Efficient embedding of Memorization into Search Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2020.105171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Edit Distance: Accuracy of Local Branching from an application point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.20 - 28. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential time algorithms for just-in-time scheduling problems with common due date and symmetric weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.764-775. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-019-00512-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a time-indexed formulation for an unrelated parallel machine scheduling problem by preprocessing and cutting planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits Spieksma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2020031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-idle, no-wait: when shop scheduling meets dominoes, Eulerian paths and Hamiltonian paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1), pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local branching heuristic for solving a Graph Edit Distance Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sort & Search method for multicriteria optimization problems with applications to scheduling theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1-2), pp.84-90. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mcda.1660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tight linear time13/12 13 12 -approximation algorithm for the P 2 | | C max problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Scatamacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2), pp.608-617. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-019-00399-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact exponential branch-and-merge algorithm for the single machine total tardiness problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 745 (1), pp.133 - 149. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact exponential algorithms for 3-machine flowshop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-017-0524-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint generation approach for two-machine shop problems with jobs selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Koulamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 259 (3), pp.898 - 905. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the number of tardy jobs in two-machine settings with common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Koulamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (1), pp.133 - 140. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-016-0054-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial “Project Management and Scheduling”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kolisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Demeulemeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Ruiz Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Węglarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (2), pp.279 - 281. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00291-016-0438-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling evacuation operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (4), pp.467 - 478. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-015-0461-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage robustness approach to evacuation planning with buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goerigk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.66 - 82. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum—One Machine Sequencing to Minimize Total Tardiness: A Fourth Theorem for Emmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Koulamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (2), pp.351 - 352. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/opre.2015.1352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint generation approach for the two-machine flow shop problem with jobs selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Koulamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8596, pp.198-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-agent scheduling on uniform parallel machines with maximum criteria functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Elvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.79-94. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-012-1099-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Scheduling: From Theory to Computation (Preface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213 (1), pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-014-1532-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid heuristic approach for single machine scheduling with release times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2013.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">preprocessing for a map sectorization problem by means of mathematical programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, - (-), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-013-1447-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria dial-a-ride problem with an ecological measure and heterogeneous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Atahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (5-6), pp.279-298. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mcda.1518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On an extension of the Sort & Search method with application to scheduling theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 511, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the number of late jobs when the start time of the machine is variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (5), pp.353-355. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2012.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling batches in flowshop with buffers in the shampoo industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223 (2), pp.560-572. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2012.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Genetic Local Search and Recovering Beam Search algorithms for minimizing the total completion time in the single machine scheduling problem subject to release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ali Rakrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Ladhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (6), pp.1257-1264. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on &amp;quot;Two-machine flow-shop scheduling with rejection&amp;quot; and its link with flow shop scheduling and common due date assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (12), pp.3244-3246. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2012.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescheduling for new orders on a single machine with setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling two interfering job sets on uniform parallel machines with makespan and cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Elvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hamacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.471-481. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-010-0201-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient heuristic for medium-term planning in shampoo production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.178-185. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing a single machine with due dates and deadlines: an ILP-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-008-0092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURVEY - Multicriteria Models for Just-in-Time Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207541003733783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the preemptive bound for the single machine dynamic maximum lateness problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (10), pp.589-591. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2010.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of Pareto optima for a flowshop scheduling problem with two criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and Enumeration complexity with application to Multicriteria Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouibede-Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153, pp.215-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recovering Beam Search algorithm for the single machine Just-in-Time scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Aubijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 172 (3), pp.798-813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Scheduling: Algorithms, Models and Performance Analysis, J.Y.-T. Leung, Computer and Information Science series, Chapman & Hall/CRC (2004), pp. 1180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (3), pp.1018-1022. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial of the feature issue on multicriteria scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167, pp.589-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and enumeration complexity with application to multicriteria scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouibede-Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-005-0063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-OCEA project: towards an Internet decision system for scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (2), pp.329 - 337. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2004.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting branch and bound search strategies for machine scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (6), pp.492-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the preemptive bound for the one-machine dynamic total completion time scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.142-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-machine flowshop scheduling with a secondary criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatinder N.D. Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (4), pp.505 - 526. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-0548(02)00021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ant Colony Optimization algorithm to solve a 2-machine bicriteria flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tercinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Laügt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 142 (2), pp.250 - 257. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00265-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recovering Beam Search Algorithm for the One-Machine Dynamic Total Completion Time Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (11), pp.1275-1280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a bicriteria scheduling problem on unrelated parallel machines occurring in the glass bottle industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 135 (1), pp.42 - 49. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(00)00288-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria scheduling problems: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35, pp.143-163. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2001109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria heuristic to solve a two-stage hybrid flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Houngbossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (164)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic approaches for solving a bilevel parallel machine scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Project Management and Scheduling (PMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS, Apr 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Beam Search and decision aid-tool for scheduling rolling stock maintenance at the SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026, 27ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics approaches for solving a bilevel parallel machine scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Informatique Fondamentale et Appliquée de Tours (LIFAT); Université de Tours, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic bilevel scheduling with job selection on a single machine and maximum lateness minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recovering Beam Search for the rolling stock maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison queries generation using mathematical programming for exploratory data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de Données – Principes, Technologies et Applications (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic bilevel scheduling with job selection on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champ Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The single machine adversarial bilevel total tardiness problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champ sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Operations Research Bring You to the Next Level? Basics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT 2025 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach for solving a bilevel parallel machine scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale des Ponts et Chaussées, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithm for coupling maintenance-production: a bilevel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a bilevel scheduling problem on parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The single machine adversarial bilevel total tardiness problem with job selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Conference on Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Beam Search for the Rolling Stock Corrective Maintenance Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailDresden2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel adversarial single machine scheduling problems with job selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMS 2024 - 19th International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bern (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Project Management and Scheduling (PMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Apr 2024, Bern (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 - 25e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of some bilevel adversarial single machine scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Kolding, Denmark, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPSP 2024 - 16th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Kolding, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling stocks maintenance scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 - 25ème congrès de la société Française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing a single machine with no idle times to minimize total cost: a lower bound derived from permutation constraint relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMS 2024 - 19th International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bern (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial-time algorithms for solving timing problems in single-machine rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Conference on Operations Research (EURO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Coppenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact algorithms for the bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kevin Schewior; Marco Chiarandini; Lene Monrad Favrholdt, Jun 2024, Kolding, Denmark, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solver Based Heuristics for Rolling Stocks Corrective Maintenance Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech, Morocco. pp.271-282, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68634-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact algorithms for the bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Challenges in Scheduling Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danilo Carastan-Santos; Enikő Kevi; Grégory Mounié; Tuan Anh Nguyen, May 2024, Aussois (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solver based heuristics for rolling stocks corrective maintenance scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMS 2024 - 19th International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme basé sur l’Inclusion-Exclusion pour la résolution du flowshop de permutation avec précédences entre travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Speed-ups for Single-machine Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2023 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.2224-2231, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583133.3596415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single machine adversarial bilevel scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial-time algorithm for minimizing the maximum lateness and the total time deviation on a fixed sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement de la maintenance corrective des rames au sein de la SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023, 24ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business, en collaboration avec IMT Atlantique et l'Université Rennes 1, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When operations research meets databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Advances in Databases and Information Systems (ADBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel scheduling on a single machine in an adversarial setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inclusion-Exclusion based general exponential-time algorithm for the solution of unrelated parallel machine scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Project Management and Scheduling (PMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating rooms scheduling with a shared resource: a red-blue knapsack modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ATHENS Colloquium on Algorithms and Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning based matheuristic to solve the two machine flowshop scheduling problem with sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Learning Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Syracuse, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescheduling with new orders under a maximum completion time disruption constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Pferschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oropa (Biella), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'intégration de techniques d'algorithmique exponentielle pour la résolution d'un problème d'ordonnancement par une méthode arborescente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of comparison notebooks for interactive data exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of comparison notebooks for interactive data exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Journées de Conférence sur la Gestion des Données (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating rooms scheduling with a shared resource: a red-blue knapsack modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oropa (Biella), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating rooms scheduling with a shared resource: a red-blue knapsack modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning based heuristics for scheduling jobs with release dates on a single machine to minimize the sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Project Management and Scheduling (PMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inclusion-Exclusion based algorithm for permutation flowshop scheduling with job precedences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oropa (Biella), Italy. pp.88-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning based matheuristic to solve the two machine flowshop scheduling problem with sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On idle times insertion in a bi-objective problem with one regular and one non-regular objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating rooms scheduling with a shared resource: a red-blue knapsack modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Project Management and Scheduling (PMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning based heuristics for scheduling jobs with release dates on a single machine to minimize the sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes d’ordonnancement sur machines parallèles par Inclusion-Exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la ROADEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial bilevel scheduling on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single machine rescheduling for new orders with maximum lateness minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Data Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution of the two-machine fow shop problem with 3 operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Project Management and Scheduling (PMS’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inclusion-Exclusion based algorithm for the permutation flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Project Management and Scheduling (PMS’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi objective combinatorial otimization FICO Xpress Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lannez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial bilevel scheduling on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Project Management and Scheduling (PMS’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chain composite item recommender for lifelong pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">at The 23rd International Conference on Big Data Analytics and Knowledge Discovery (DAWAK2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Traveling Analyst Problem, Orienteering applied to exploratory data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la ROADEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial bilevel scheduling on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme exponentiel basé sur Inclusion-Exclusion pour la résolution d’un problème d’ordonnancement de type flowshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement de la maintenance corrective de rames : modélisation et résolution exacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020, 21ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the graph edit distance problem with variable partitioning local search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International workshop on Graph-Based Representation in Pattern Recognition (GbR19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France. pp.67-77, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20081-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating in exponential time identical parallel machine scheduling with minimum number of tardy jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrés de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identical parallel machine scheduling with minimum number of tardy jobs: approximation and exponential algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Renessee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résoudre le problème de la distance d'édition entre graphes avec les matheuristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Edit Distance in the exact context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bejing, China. pp. 326-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An O*(1.41n)-time algorithm for a single machine just-in-time scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrés de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved approximation algorithms for the P2||Cmax problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Scatamacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation linéaire en nombres entiers pour le problème de la distance d'édition entre graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An O(1.41n)-time algorithm for a single machine just-in-time scheduling problem with common due date and symmetric weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a special case of the Graph Edit Distance Problem with Local Branching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tight linear 13/12-approximation algorithm for the P2||Cmax problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Scatamacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Combinatorial Optimization (ISCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When shop scheduling meets dominoes, eulerian and hamiltonian paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seeon-Seebruck, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graph Edit Distance Problem treated by the Local Branching Heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC17 12th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de modèles mathématiques pour le problème de la distance d'édition entre graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Node-Merging Algorithm for the Single Machine Total Tardiness Problem : Experimental Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrés de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Solution of the Single Machine Total Tardiness Problem : the Power of Memorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industral Engineering and System Management (IESM’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrucken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Mixed Integer Linear Program for the Graph Edit Distance Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCO18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco. pp.254 - 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic solutions for a bicriteria evacuation scheduling and transportation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO working group on Vehicle Routing and Logistics Optimisation (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Exponential Branch-and-Merge Algorithm for the Single Machine Total Tardiness Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation dynamique exponentielle pour des problèmes d'ordonnancement de type flowshop à 3 machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du Probìème d'Ordonnancement à Machines Parallèles dans Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 17ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On minimizing the number of tardy jobs on the two-machine open shop with common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Koulamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Workshop on Model and Algorithms for Planning and Scheduling Problems (MAPSP’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of Pareto Optima for a Bicriteria Evacuation Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Operational Research and Enterprise Systems (ICORES’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decomposition Heuristic for a Bicriteria Evacuation Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Multidisciplinary International Scheduling Conference: Theory &amp; Applications (MISTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-reduce exact algorithm for the single machine total tardiness problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Multidisciplinary International Scheduling Conference: Theory &amp; Applications (MISTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. pp.879--881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-reduce exact algorithm for the single machine total tardiness problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Conférence de la Société Italienne de Recherche Opérationnelle (AIRO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exponential dynamic programming algorithm for the 3-machine flowshop scheduling problem to minimize the makespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. pp.755-758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline Scheduling of Map and Reduce Tasks on Hadoop Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 5th International Conference on Cloud Computing and Services Science, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbone, Portugal. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005483601780185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Scheduling Evacuation Operations by Mathematical Programming and Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Project Management and Scheduling (PMS’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques pour l'ordonnancement des opérations d'évacuation après une catastrophe naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Scheduling Evacuation Operations in Case of Natural Disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Operational Research and Enterprise Systems (ICORES’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New (facet-defining) valid inequalities for a time-indexed formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits Spieksma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the International Federation of Operational Research Societies (IFORS’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint generation approach for the two-machine flow shop problem with jobs selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Koulamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Combinatorial Optimization (ISCO’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Mathématique du problème d'Ordonnancement dans Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a time-indexed formulation by preprocessing and cutting planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits Spieksma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prétraitement d'une formulation mathématique pour le problème 1|ri|Lmax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of worst-case complexity for parallel machine scheduling problems based on an extension of the Sort & Search method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evacuation scheduling of a town after a natural disaster: time-indexed formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement de l'évacuation d'une ville lors d'une catastrophe naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Server Consolidation Problem: Definition and Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th conference ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid heuristic approach for single machine scheduling with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Conférence de la Société Italienne de Recherche Opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vietri Sul Mare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la sectorisation multicritère en cartographie : approche par la programmation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling parallel machines with exponential algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation, Parameterized and EXact algorithms (APEX 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation de la méthode Trier et Chercher : application à des problèmes à machines parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ième congrès de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité au pire des cas d'algorithmes exponentiels pour des problèmes de séquencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ième congrès de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnancement multicritère : un florilège de combinatoire, logique et algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mathématiques Discrètes, Optimisation et Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes arborescentes tronquées pour l'ordonnancement de la fabrication de produits douches et capillaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing for a map sectorization problem by means of mathematical programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Peripatetic Postgraduate Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling parallel machines with exponential algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Project Management and Scheduling (PMS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belgium. pp. 203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques pour l'initialisation d'un algorithme génétique dédié à un problème de DARP multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Atahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Pareto set for a bicriteria single machine scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la Recherche Opérationnelle au problème d'évacuation de populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Serhini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound algorithm for a bicriteria Sectorization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sort & Search Exponential-Time Algorithms for Scheduling Problems,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. pp. 523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential-time algorithms for scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nymburk, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition algorithms for planning the production of a real shampoo industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy algorithms for planning the production of a real shampoo industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal timing computation for quality service in a Dial a Ride problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Atahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Algorithme Génétique pour Résoudre un Problème de DARP Multi-Objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Atahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Exponentiels Pour Des Problèmes D'Ordonnancement à Une Machine Et Machines Parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ième congrès de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement de la fabrication de produits douches et capillaires : résolution de problèmes de flowshop hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Algorithms for the Two Parallel Machine Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a Multicriteria dial-a-ride problem with an ecological measure and heterogeneous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Atahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la sectorisation multicritère en cartographie : approche par les modèles de localisation-allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Algorithms for Storage Facilities Usage Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 18th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnancement multicritère : Un florilège de combinatoire, logique et algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Analyse Non Linéaire et Géométrie, Université d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage problem in a shampoo making system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling two interfering job sets on uniform parallel machines with maximum criteria functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Elvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hamacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a storage problem in a shampoo making system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic approach based recovering beam search for minimizing the total completion time in a dynamic single machine scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ali Rakrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ladhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling the Pareto Front for a Bicriteria Sectorization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport à la Demande et &amp;quot; Dynamic Dial-a-Ride Problem &amp;quot; : liens et état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Atahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la sectorisation à partir de centres en cartographie : résolution par la Recherche Opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité d'algorithmes exponentiels : application au domaine de l'ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2010 : 11ième congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage intermédiaire dans l'industrie du shampoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Scheduling Theory: New trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling two interfering job sets on uniform parallel machines with makespan and cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Elvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hamacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-term planning of a shampoo packing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference Manufacturing Engineering, Quality and Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aide à la Décision Multicritère : Enjeux, Méthodes et Exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Cartographie Statistique de la société Articque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage intermédiaire dans l'industrie du shampoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Bermudes, journées STP du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la borne préemptive pour le problème 1|ri|Lmax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.106-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling two interfering job sets on uniform parallel machines with sum and makespan criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Elvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hamacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rolduc, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du stockage dans l'industrie du shampoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l'Ecole Doctorale "Santé Sciences technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescheduling for new orders on a single machine with setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the preemptive bound for the single machine min-max lateness problem subject to release times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Conférence de la Société Italienne de Recherche Opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ischia, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria machine scheduling: Theory, Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the preemptive bound for the single machine min-max lateness problem subject to release times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescheduling for new orders with setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.203-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de réordonnancement à une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.327-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts de stockage dans un Flowshop d'assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic for a multicriteria shampoo production problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth workshop on Models and Algorithms for Planning and Scheduling problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.119-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Scheduling: Theory and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the Spanish Group on Multicriteria Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique pour un problème de production de shampoings multi-critère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès francophone de Recherche Opérationnelle et 8ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Scheduling: Theory and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire au Département de Mathématique de l'Université de Kaiserslautern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally sequencing large instances of the 1| di |Uw problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally sequencing large instances of the 1| di |Uw problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Conférence de la Société Italienne de Recherche Opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Genova, Italy. pp.568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation Mathématique et Ordonnancement : quelques retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Ordonnancement et Conduite, LI/Université de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes pour l'énumération des optima de Pareto pour un problème d'ordonnancement à machines parallèles uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouibede-Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benlaaribia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two methods for the enumeration of Pareto optima for uniform parallel machines scheduling with two criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouibede-Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benlaaribia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Poznan, Poland. pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lower bound for a multicriteria shampoo production problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference on MultiObjective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two evolutionary algorithms for a uniform parallel machines scheduling problem with two criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouibede-Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference on MultiObjective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de lignes d'embouteillage pour une société de production de shampoings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a multicriteria shampoo production problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Service Systems and Service Managament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.907-911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on matheuristics - Journal of Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-021-09472-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Scheduling : From Theory to Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annals of Operation Research - Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer &amp; Operations Research - Elsevier, pp.vol. 39, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiObjective Programming and Goal Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ehrgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNEMS - Springer, pp.vol. 618, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Objective Programming and Goal Programming: Theoretical Results and Practical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ehrgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barichard, V. and Ehrgott, M. and Gandibleux, X. and T'Kindt, V. Springer Berlin Heidelberg, pp.298, 2008, Lecture Notes in Economics and Mathematical Systems 618, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85646-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation en C++ et Génie Logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria scheduling: theory, models and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.359, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Scheduling: theory, models and algorithms (2nde edition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 2006, 3-540-28230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristics for multi-objective optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.249, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Scheduling: theory, models and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 2002, 3-540-43617-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chain Composite Item Recommender for Lifelong Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference Big Data Analytics and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12925, Springer International Publishing, pp.55-66, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Branching Heuristic for the Graph Edit Distance Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications. CIARP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10657, pp.194-202, 2018, 978-3-319-75193-1. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75193-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes modérément exponentiels pour problèmes NP-difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Todinca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Ollinger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.47-85, 2015, collection Alpha, 978-2-271-08791-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ant Colony Optimisation Algorithm for the Set Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. DORIGO; M. BIRATTARI; C. BLUM; L.M. GAMBARDELLA; F. MONDALA; T. STUTZLE </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ant Colony, Optimization and Swarm Intelligence: 4th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3-540-22672-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2: Multicriteria scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Ehrgott; Xavier Gandibleux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Criteria Optimization: State of the Art Annotated Bibliographic Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2002, International Series in Operations Research and Management Science 1-4020-7128-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équipe &amp;quot; OC &amp;quot; : 22 ans d'Ordonnancement et de Conduite en terre tourangelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a bilevel optimistic scheduling problem on parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion Paper: Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296238v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solver based heuristics for rolling stock corrective maintenance scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristics to solve the Traveling Analyst Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single machine adversarial bilevel scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to solve the single machine scheduling problem with release times and sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memorization Paradigm: Branch & Memorize Algorithms for the Efficient Solution of Sequencing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a time-indexed formulation for an unrelated parallel machine scheduling problem by preprocessing and cutting planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits Spieksma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Exponential Branch-and-Merge Algorithm for the Single Machine Total Tardiness Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Algorithms for Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId432"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent T'Kindt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single machine rescheduling for new orders with maximum and total time disruption constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-025-00837-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling a shared resource among parallel dedicated machines: a red-blue knapsack modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T’kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ciron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-025-06944-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 320 (3), pp.516-526. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2024.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617682v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate exponential-time algorithms for scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-024-06289-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Queries Generation Using Mathematical Programming for Exploratory Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (12), pp.7792-7804. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2024.3474828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single machine adversarial bilevel scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristics: how to easily solve optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFORS NEWS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured learning based heuristics to solve the single machine scheduling problem with release times and sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 305 (3), pp.1032-1041. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Operations Research Meets Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 13985, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42914-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate exponential-time algorithms for scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-022-00525-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate worst-case complexity bounds for the permutation flowshop scheduling problem using Inclusion–Exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-022-00759-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential-time algorithms for parallel machine scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (5), pp.3405-3418. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-022-00901-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single machine rescheduling for new orders with maximum lateness minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, pp.105815. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution of the two-machine flow shop problem with three operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105595. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2021.105595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel machine scheduling with minimum number of tardy jobs: approximation and exponential algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 397, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2020.125888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch & Memorize Exact Algorithms for Sequencing problems: Efficient embedding of Memorization into Search Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2020.105171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Edit Distance: Accuracy of Local Branching from an application point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.20 - 28. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential time algorithms for just-in-time scheduling problems with common due date and symmetric weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (3), pp.764-775. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-019-00512-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a time-indexed formulation for an unrelated parallel machine scheduling problem by preprocessing and cutting planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits Spieksma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2020031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-idle, no-wait: when shop scheduling meets dominoes, Eulerian paths and Hamiltonian paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (1), pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local branching heuristic for solving a Graph Edit Distance Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sort & Search method for multicriteria optimization problems with applications to scheduling theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1-2), pp.84-90. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mcda.1660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tight linear time13/12 13 12 -approximation algorithm for the P 2 | | C max problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Scatamacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2), pp.608-617. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-019-00399-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact exponential branch-and-merge algorithm for the single machine total tardiness problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 745 (1), pp.133 - 149. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact exponential algorithms for 3-machine flowshop scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-017-0524-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the number of tardy jobs in two-machine settings with common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Koulamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (1), pp.133 - 140. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-016-0054-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint generation approach for two-machine shop problems with jobs selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Koulamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 259 (3), pp.898 - 905. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling evacuation operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (4), pp.467 - 478. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-015-0461-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial “Project Management and Scheduling”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kolisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Demeulemeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Ruiz Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Węglarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (2), pp.279 - 281. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00291-016-0438-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage robustness approach to evacuation planning with buses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goerigk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.66 - 82. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum—One Machine Sequencing to Minimize Total Tardiness: A Fourth Theorem for Emmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Koulamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (2), pp.351 - 352. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/opre.2015.1352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-agent scheduling on uniform parallel machines with maximum criteria functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Elvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.79-94. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-012-1099-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint generation approach for the two-machine flow shop problem with jobs selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Koulamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8596, pp.198-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Scheduling: From Theory to Computation (Preface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213 (1), pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-014-1532-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid heuristic approach for single machine scheduling with release times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2013.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">preprocessing for a map sectorization problem by means of mathematical programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, - (-), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-013-1447-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria dial-a-ride problem with an ecological measure and heterogeneous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Atahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (5-6), pp.279-298. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mcda.1518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On an extension of the Sort & Search method with application to scheduling theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 511, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling batches in flowshop with buffers in the shampoo industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223 (2), pp.560-572. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2012.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Genetic Local Search and Recovering Beam Search algorithms for minimizing the total completion time in the single machine scheduling problem subject to release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ali Rakrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Ladhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (6), pp.1257-1264. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on &amp;quot;Two-machine flow-shop scheduling with rejection&amp;quot; and its link with flow shop scheduling and common due date assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (12), pp.3244-3246. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2012.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the number of late jobs when the start time of the machine is variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (5), pp.353-355. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2012.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescheduling for new orders on a single machine with setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling two interfering job sets on uniform parallel machines with makespan and cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Elvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hamacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.471-481. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-010-0201-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient heuristic for medium-term planning in shampoo production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (1), pp.178-185. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURVEY - Multicriteria Models for Just-in-Time Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207541003733783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing a single machine with due dates and deadlines: an ILP-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10951-008-0092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the preemptive bound for the single machine dynamic maximum lateness problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (10), pp.589-591. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2010.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of Pareto optima for a flowshop scheduling problem with two criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and Enumeration complexity with application to Multicriteria Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouibede-Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153, pp.215-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recovering Beam Search algorithm for the single machine Just-in-Time scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Aubijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 172 (3), pp.798-813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Scheduling: Algorithms, Models and Performance Analysis, J.Y.-T. Leung, Computer and Information Science series, Chapman & Hall/CRC (2004), pp. 1180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 170 (3), pp.1018-1022. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2005.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting and enumeration complexity with application to multicriteria scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouibede-Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-005-0063-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial of the feature issue on multicriteria scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167, pp.589-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The e-OCEA project: towards an Internet decision system for scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (2), pp.329 - 337. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2004.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting branch and bound search strategies for machine scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (6), pp.492-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the preemptive bound for the one-machine dynamic total completion time scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.142-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-machine flowshop scheduling with a secondary criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jatinder N.D. Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (4), pp.505 - 526. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-0548(02)00021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ant Colony Optimization algorithm to solve a 2-machine bicriteria flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Tercinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Laügt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 142 (2), pp.250 - 257. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00265-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recovering Beam Search Algorithm for the One-Machine Dynamic Total Completion Time Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (11), pp.1275-1280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a bicriteria scheduling problem on unrelated parallel machines occurring in the glass bottle industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 135 (1), pp.42 - 49. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(00)00288-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria scheduling problems: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35, pp.143-163. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2001109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria heuristic to solve a two-stage hybrid flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Houngbossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (164)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic approaches for solving a bilevel parallel machine scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Project Management and Scheduling (PMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS, Apr 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Beam Search and decision aid-tool for scheduling rolling stock maintenance at the SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026, 27ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics approaches for solving a bilevel parallel machine scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Informatique Fondamentale et Appliquée de Tours (LIFAT); Université de Tours, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic bilevel scheduling with job selection on a single machine and maximum lateness minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recovering Beam Search for the rolling stock maintenance scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison queries generation using mathematical programming for exploratory data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de Données – Principes, Technologies et Applications (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Operations Research Bring You to the Next Level? Basics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT 2025 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach for solving a bilevel parallel machine scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale des Ponts et Chaussées, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic bilevel scheduling with job selection on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champ Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The single machine adversarial bilevel total tardiness problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champ sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithm for coupling maintenance-production: a bilevel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI QUALITA MOSIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a bilevel scheduling problem on parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The single machine adversarial bilevel total tardiness problem with job selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Conference on Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Beam Search for the Rolling Stock Corrective Maintenance Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RailDresden2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 - 25e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Project Management and Scheduling (PMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Apr 2024, Bern (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel adversarial single machine scheduling problems with job selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMS 2024 - 19th International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bern (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of some bilevel adversarial single machine scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Kolding, Denmark, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPSP 2024 - 16th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Kolding, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact algorithms for the bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kevin Schewior; Marco Chiarandini; Lene Monrad Favrholdt, Jun 2024, Kolding, Denmark, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling stocks maintenance scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 - 25ème congrès de la société Française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial-time algorithms for solving timing problems in single-machine rescheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Conference on Operations Research (EURO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Coppenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing a single machine with no idle times to minimize total cost: a lower bound derived from permutation constraint relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMS 2024 - 19th International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bern (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solver Based Heuristics for Rolling Stocks Corrective Maintenance Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech, Morocco. pp.271-282, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68634-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solver based heuristics for rolling stocks corrective maintenance scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMS 2024 - 19th International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact algorithms for the bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Challenges in Scheduling Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danilo Carastan-Santos; Enikő Kevi; Grégory Mounié; Tuan Anh Nguyen, May 2024, Aussois (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Speed-ups for Single-machine Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2023 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.2224-2231, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583133.3596415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single machine adversarial bilevel scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When operations research meets databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Advances in Databases and Information Systems (ADBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme basé sur l’Inclusion-Exclusion pour la résolution du flowshop de permutation avec précédences entre travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial-time algorithm for minimizing the maximum lateness and the total time deviation on a fixed sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement de la maintenance corrective des rames au sein de la SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023, 24ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business, en collaboration avec IMT Atlantique et l'Université Rennes 1, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilevel scheduling on a single machine in an adversarial setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inclusion-Exclusion based general exponential-time algorithm for the solution of unrelated parallel machine scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Project Management and Scheduling (PMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of comparison notebooks for interactive data exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extending Database Technology (EDBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating rooms scheduling with a shared resource: a red-blue knapsack modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ATHENS Colloquium on Algorithms and Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning based matheuristic to solve the two machine flowshop scheduling problem with sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Learning Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Syracuse, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescheduling with new orders under a maximum completion time disruption constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lendl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Pferschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oropa (Biella), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'intégration de techniques d'algorithmique exponentielle pour la résolution d'un problème d'ordonnancement par une méthode arborescente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of comparison notebooks for interactive data exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Rizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Journées de Conférence sur la Gestion des Données (BDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating rooms scheduling with a shared resource: a red-blue knapsack modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oropa (Biella), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating rooms scheduling with a shared resource: a red-blue knapsack modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning based heuristics for scheduling jobs with release dates on a single machine to minimize the sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Project Management and Scheduling (PMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inclusion-Exclusion based algorithm for permutation flowshop scheduling with job precedences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oropa (Biella), Italy. pp.88-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A learning based matheuristic to solve the two machine flowshop scheduling problem with sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning based heuristics for scheduling jobs with release dates on a single machine to minimize the sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating rooms scheduling with a shared resource: a red-blue knapsack modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Project Management and Scheduling (PMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On idle times insertion in a bi-objective problem with one regular and one non-regular objective function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial bilevel scheduling on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes d’ordonnancement sur machines parallèles par Inclusion-Exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la ROADEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single machine rescheduling for new orders with maximum lateness minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Data Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solution of the two-machine fow shop problem with 3 operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Project Management and Scheduling (PMS’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inclusion-Exclusion based algorithm for the permutation flowshop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Project Management and Scheduling (PMS’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi objective combinatorial otimization FICO Xpress Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lannez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Conference of the International Federation of Operational Research Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, North Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial bilevel scheduling on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Project Management and Scheduling (PMS’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Traveling Analyst Problem, Orienteering applied to exploratory data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la ROADEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chain composite item recommender for lifelong pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">at The 23rd International Conference on Big Data Analytics and Knowledge Discovery (DAWAK2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarial bilevel scheduling on a single machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme exponentiel basé sur Inclusion-Exclusion pour la résolution d’un problème d’ordonnancement de type flowshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement de la maintenance corrective de rames : modélisation et résolution exacte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020, 21ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the graph edit distance problem with variable partitioning local search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International workshop on Graph-Based Representation in Pattern Recognition (GbR19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tours, France. pp.67-77, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20081-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identical parallel machine scheduling with minimum number of tardy jobs: approximation and exponential algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Renessee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating in exponential time identical parallel machine scheduling with minimum number of tardy jobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrés de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF’19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résoudre le problème de la distance d'édition entre graphes avec les matheuristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved approximation algorithms for the P2||Cmax problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Scatamacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An O(1.41n)-time algorithm for a single machine just-in-time scheduling problem with common due date and symmetric weights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Edit Distance in the exact context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Bejing, China. pp. 326-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An O*(1.41n)-time algorithm for a single machine just-in-time scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrés de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation linéaire en nombres entiers pour le problème de la distance d'édition entre graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a special case of the Graph Edit Distance Problem with Local Branching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tight linear 13/12-approximation algorithm for the P2||Cmax problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Scatamacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Combinatorial Optimization (ISCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de modèles mathématiques pour le problème de la distance d'édition entre graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When shop scheduling meets dominoes, eulerian and hamiltonian paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Seeon-Seebruck, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Graph Edit Distance Problem treated by the Local Branching Heuristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC17 12th Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Node-Merging Algorithm for the Single Machine Total Tardiness Problem : Experimental Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrés de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Solution of the Single Machine Total Tardiness Problem : the Power of Memorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industral Engineering and System Management (IESM’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrucken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Mixed Integer Linear Program for the Graph Edit Distance Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCO18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco. pp.254 - 265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic solutions for a bicriteria evacuation scheduling and transportation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO working group on Vehicle Routing and Logistics Optimisation (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Exponential Branch-and-Merge Algorithm for the Single Machine Total Tardiness Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation dynamique exponentielle pour des problèmes d'ordonnancement de type flowshop à 3 machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du Probìème d'Ordonnancement à Machines Parallèles dans Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 17ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of Pareto Optima for a Bicriteria Evacuation Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Operational Research and Enterprise Systems (ICORES’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On minimizing the number of tardy jobs on the two-machine open shop with common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Koulamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Workshop on Model and Algorithms for Planning and Scheduling Problems (MAPSP’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decomposition Heuristic for a Bicriteria Evacuation Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Multidisciplinary International Scheduling Conference: Theory &amp; Applications (MISTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-reduce exact algorithm for the single machine total tardiness problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Multidisciplinary International Scheduling Conference: Theory &amp; Applications (MISTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. pp.879--881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exponential dynamic programming algorithm for the 3-machine flowshop scheduling problem to minimize the makespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. pp.755-758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-reduce exact algorithm for the single machine total tardiness problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Conférence de la Société Italienne de Recherche Opérationnelle (AIRO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offline Scheduling of Map and Reduce Tasks on Hadoop Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 5th International Conference on Cloud Computing and Services Science, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbone, Portugal. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005483601780185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Scheduling Evacuation Operations in Case of Natural Disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Operational Research and Enterprise Systems (ICORES’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques pour l'ordonnancement des opérations d'évacuation après une catastrophe naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Scheduling Evacuation Operations by Mathematical Programming and Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Project Management and Scheduling (PMS’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New (facet-defining) valid inequalities for a time-indexed formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits Spieksma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the International Federation of Operational Research Societies (IFORS’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraint generation approach for the two-machine flow shop problem with jobs selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Koulamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Combinatorial Optimization (ISCO’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Mathématique du problème d'Ordonnancement dans Hadoop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a time-indexed formulation by preprocessing and cutting planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits Spieksma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prétraitement d'une formulation mathématique pour le problème 1|ri|Lmax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of worst-case complexity for parallel machine scheduling problems based on an extension of the Sort & Search method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evacuation scheduling of a town after a natural disaster: time-indexed formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghdak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Multidisciplinary International Scheduling Conference: Theory &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement de l'évacuation d'une ville lors d'une catastrophe naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Deghbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bouquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Server Consolidation Problem: Definition and Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th conference ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling parallel machines with exponential algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation, Parameterized and EXact algorithms (APEX 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la sectorisation multicritère en cartographie : approche par la programmation mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid heuristic approach for single machine scheduling with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Conférence de la Société Italienne de Recherche Opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vietri Sul Mare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation de la méthode Trier et Chercher : application à des problèmes à machines parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ième congrès de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnancement multicritère : un florilège de combinatoire, logique et algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mathématiques Discrètes, Optimisation et Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité au pire des cas d'algorithmes exponentiels pour des problèmes de séquencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ième congrès de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes arborescentes tronquées pour l'ordonnancement de la fabrication de produits douches et capillaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing for a map sectorization problem by means of mathematical programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Peripatetic Postgraduate Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques pour l'initialisation d'un algorithme génétique dédié à un problème de DARP multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Atahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la Recherche Opérationnelle au problème d'évacuation de populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Serhini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the Pareto set for a bicriteria single machine scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Salassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling parallel machines with exponential algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Project Management and Scheduling (PMS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belgium. pp. 203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential-time algorithms for scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nymburk, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy algorithms for planning the production of a real shampoo industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal timing computation for quality service in a Dial a Ride problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Atahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch and Bound algorithm for a bicriteria Sectorization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sort & Search Exponential-Time Algorithms for Scheduling Problems,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Multidisciplinary International Conference on Scheduling : Theory and Applications (MISTA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. pp. 523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition algorithms for planning the production of a real shampoo industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Algorithme Génétique pour Résoudre un Problème de DARP Multi-Objectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Atahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement de la fabrication de produits douches et capillaires : résolution de problèmes de flowshop hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Algorithms for the Two Parallel Machine Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a Multicriteria dial-a-ride problem with an ecological measure and heterogeneous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Atahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes Exponentiels Pour Des Problèmes D'Ordonnancement à Une Machine Et Machines Parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ième congrès de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la sectorisation multicritère en cartographie : approche par les modèles de localisation-allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Algorithms for Storage Facilities Usage Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 18th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a storage problem in a shampoo making system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage problem in a shampoo making system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling two interfering job sets on uniform parallel machines with maximum criteria functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Elvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hamacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la sectorisation à partir de centres en cartographie : résolution par la Recherche Opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordonnancement multicritère : Un florilège de combinatoire, logique et algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire d'Analyse Non Linéaire et Géométrie, Université d'Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic approach based recovering beam search for minimizing the total completion time in a dynamic single machine scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ali Rakrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ladhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling the Pareto Front for a Bicriteria Sectorization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport à la Demande et &amp;quot; Dynamic Dial-a-Ride Problem &amp;quot; : liens et état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Atahran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité d'algorithmes exponentiels : application au domaine de l'ordonnancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2010 : 11ième congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage intermédiaire dans l'industrie du shampoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Scheduling Theory: New trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Multiple Objective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aide à la Décision Multicritère : Enjeux, Méthodes et Exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Cartographie Statistique de la société Articque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage intermédiaire dans l'industrie du shampoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Bermudes, journées STP du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling two interfering job sets on uniform parallel machines with makespan and cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Elvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hamacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Multidisciplinary International Conference on Scheduling: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-term planning of a shampoo packing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference Manufacturing Engineering, Quality and Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la borne préemptive pour le problème 1|ri|Lmax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.106-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling two interfering job sets on uniform parallel machines with sum and makespan criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatas Elvikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hamacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Workshop on Models and Algorithms for Planning and Scheduling Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rolduc, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescheduling for new orders on a single machine with setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du stockage dans l'industrie du shampoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Esswein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l'Ecole Doctorale "Santé Sciences technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the preemptive bound for the single machine min-max lateness problem subject to release times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Conférence de la Société Italienne de Recherche Opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ischia, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescheduling for new orders with setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.203-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the preemptive bound for the single machine min-max lateness problem subject to release times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Istanbul, Turkey. pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria machine scheduling: Theory, Models and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de réordonnancement à une machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.327-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Scheduling: Theory and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire au Département de Mathématique de l'Université de Kaiserslautern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coûts de stockage dans un Flowshop d'assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Proust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic for a multicriteria shampoo production problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth workshop on Models and Algorithms for Planning and Scheduling problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.119-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Scheduling: Theory and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the Spanish Group on Multicriteria Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique pour un problème de production de shampoings multi-critère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès francophone de Recherche Opérationnelle et 8ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally sequencing large instances of the 1| di |Uw problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Conférence de la Société Italienne de Recherche Opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Genova, Italy. pp.568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimally sequencing large instances of the 1| di |Uw problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation Mathématique et Ordonnancement : quelques retours d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Ordonnancement et Conduite, LI/Université de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two methods for the enumeration of Pareto optima for uniform parallel machines scheduling with two criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouibede-Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benlaaribia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Workshop on Project Management and Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Poznan, Poland. pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lower bound for a multicriteria shampoo production problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference on MultiObjective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes pour l'énumération des optima de Pareto pour un problème d'ordonnancement à machines parallèles uniformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouibede-Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benlaaribia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de lignes d'embouteillage pour une société de production de shampoings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la Société de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two evolutionary algorithms for a uniform parallel machines scheduling problem with two criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouibede-Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D. Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference on MultiObjective Programming and Goal Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a multicriteria shampoo production problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Service Systems and Service Managament</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.907-911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on matheuristics - Journal of Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-021-09472-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Scheduling : From Theory to Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annals of Operation Research - Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer &amp; Operations Research - Elsevier, pp.vol. 39, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiObjective Programming and Goal Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ehrgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNEMS - Springer, pp.vol. 618, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Objective Programming and Goal Programming: Theoretical Results and Practical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Ehrgott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barichard, V. and Ehrgott, M. and Gandibleux, X. and T'Kindt, V. Springer Berlin Heidelberg, pp.298, 2008, Lecture Notes in Economics and Mathematical Systems 618, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85646-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation en C++ et Génie Logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Scheduling: theory, models and algorithms (2nde edition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 2006, 3-540-28230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria scheduling: theory, models and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.359, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-heuristics for multi-objective optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Sörensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.249, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Scheduling: theory, models and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, 2002, 3-540-43617-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chain Composite Item Recommender for Lifelong Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devogele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference Big Data Analytics and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12925, Springer International Publishing, pp.55-66, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86534-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Branching Heuristic for the Graph Edit Distance Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications. CIARP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10657, pp.194-202, 2018, 978-3-319-75193-1. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75193-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes modérément exponentiels pour problèmes NP-difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Todinca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Ollinger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.47-85, 2015, collection Alpha, 978-2-271-08791-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ant Colony Optimisation Algorithm for the Set Packing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gandibleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. DORIGO; M. BIRATTARI; C. BLUM; L.M. GAMBARDELLA; F. MONDALA; T. STUTZLE </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ant Colony, Optimization and Swarm Intelligence: 4th International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3-540-22672-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2: Multicriteria scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Billaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathias Ehrgott; Xavier Gandibleux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Criteria Optimization: State of the Art Annotated Bibliographic Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 2002, International Series in Operations Research and Management Science 1-4020-7128-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équipe &amp;quot; OC &amp;quot; : 22 ans d'Ordonnancement et de Conduite en terre tourangelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a bilevel optimistic scheduling problem on parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Hoogeveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion Paper: Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ploton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296238v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solver based heuristics for rolling stock corrective maintenance scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristics to solve the Traveling Analyst Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Labroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single machine adversarial bilevel scheduling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Agnetis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to solve the single machine scheduling problem with release times and sum of completion times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a time-indexed formulation for an unrelated parallel machine scheduling problem by preprocessing and cutting planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotte Berghman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frits Spieksma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Memorization Paradigm: Branch & Memorize Algorithms for the Efficient Solution of Sequencing Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599835v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exact Exponential Branch-and-Merge Algorithm for the Single Machine Total Tardiness Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Della Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Algorithms for Scheduling Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Liedloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Soukhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent T'kindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId432"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Salassa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-025-00837-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Della Croce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T&#8217;kindt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ciron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06944-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617682v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ploton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Liedloff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06289-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2024.3474828" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.11.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Parmentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.06.040" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42914-9_3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00525-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-022-00759-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00901-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01761595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Darwiche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Della&#160;croce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-019-00512-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Berghman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2020031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1660" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scatamacchia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-019-00399-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Garraffa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.05.040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0524-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Koulamas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.11.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-016-0054-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kolisch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Demeulemeester" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ruiz Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W&#281;glarz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-016-0438-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Deghdak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouquard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0461-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goerigk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2015.04.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kanet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2015.1352" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Elvikis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1099-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1532-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.11.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKF67Q0K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-013-1447-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Atahran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1518" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XKWJWGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.05.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003834v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hoogeveen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2012.05.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0SCLPL6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Belaid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Esswein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.06.035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K0972PB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003845v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ali Rakrouki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Ladhari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.12.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2J94VCV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.04.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R60S7DX2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWQHCXS1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hamacher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0201-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LFHFXRV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mocquillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RPD9F43-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-008-0092-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63VPR3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207541003733783" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2010.08.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4GKTNWK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouibede-Hocine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Est&#232;ve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Aubijoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chartier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.03.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLBCN8LM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-005-0063-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620382v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2004.04.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KV3KPV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder N.D. Gupta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-0548(02)00021-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G265BLJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620240v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tercinet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel La&#252;gt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00265-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5BW9Z8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803303v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Proust" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00288-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZ530KR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2001109" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Houngbossa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bocquillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998639v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239443v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285240v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239476v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991109v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380572v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991119v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991094v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991068v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711273v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68634-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711281v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696728v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161056v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596415" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337209v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337221v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316118v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337232v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337188v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894464v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894407v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894340v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lendl" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Pferschy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595283v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564934v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rizzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894444v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894396v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689798v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894292v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894394v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894419v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455125v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455149v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001126v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455268v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lannez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringuet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217380v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001006v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000960v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899719v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jourdan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579501v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001106v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001086v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077682v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880093v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932832v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932613v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717264v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932657v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717709v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932577v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703187v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564079v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564064v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459770v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550022v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717268v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620625v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307265v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266930v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325084v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jlassi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620631v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620629v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620628v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459752v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459797v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216964v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324994v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005483601780185" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620636v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946468v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620634v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620640v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946368v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044824v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noguer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943035v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025867v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044833v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Deghbak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Salasa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943032v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943023v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048719v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044736v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025850v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943033v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025828v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044788v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Alaeddine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serhini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025804v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943030v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943027v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025737v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044696v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025731v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044686v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943022v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044697v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025764v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025732v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044715v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025735v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048703v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044665v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025688v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025682v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025679v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ladhari" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025722v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044663v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044683v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468724v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044664v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023717v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025652v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025643v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048681v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048670v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044579v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025649v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048666v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025672v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044525v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023714v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025599v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025629v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044543v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025586v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025559v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023708v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044496v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048641v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025542v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044483v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048644v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044444v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benlaaribia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025512v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025521v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025515v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Tran" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044461v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025522v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168805v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09472-2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067833v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067829v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lazarev" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Werner" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067824v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barichard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrgott" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466657v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85646-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620617v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067335v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620622v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078087v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620623v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452597v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077687v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75193-1_24" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216958v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620613v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620615v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067904v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536998v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296238v3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808927v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125805v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977257v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096569v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599835v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685395v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477835v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944382v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Salassa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-025-00837-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Della Croce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T&#8217;kindt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ciron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06944-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617682v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ploton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Liedloff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06289-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2024.3474828" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Agnetis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.11.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Parmentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.06.040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42914-9_3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-022-00525-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-022-00759-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00901-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064408v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064422v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://espci.hal.science/hal-01761595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Darwiche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.03.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Della&#160;croce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-019-00512-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte Berghman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits Spieksma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2020031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1660" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scatamacchia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-019-00399-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Garraffa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.05.040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lent&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0524-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Koulamas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-016-0054-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.11.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Deghdak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bouquard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-015-0461-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kolisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Demeulemeester" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ruiz Garcia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W&#281;glarz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-016-0438-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goerigk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2015.04.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kanet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2015.1352" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Elvikis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1099-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-014-1532-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.11.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKF67Q0K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-013-1447-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Atahran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1518" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XKWJWGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.05.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Belaid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Esswein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.06.035" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K0972PB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ali Rakrouki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Ladhari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.12.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2J94VCV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.04.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R60S7DX2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hoogeveen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2012.05.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0SCLPL6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003837v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWQHCXS1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hamacher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-010-0201-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7LFHFXRV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003797v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mocquillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RPD9F43-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207541003733783" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-008-0092-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63VPR3PW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01003786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2010.08.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4GKTNWK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouibede-Hocine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Est&#232;ve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Aubijoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chartier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2005.03.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLBCN8LM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-005-0063-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620382v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2004.04.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4KV3KPV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803249v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder N.D. Gupta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-0548(02)00021-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G265BLJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620240v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Tercinet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel La&#252;gt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00265-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5BW9Z8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803303v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Proust" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00288-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPZ530KR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2001109" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Houngbossa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bocquillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998639v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239443v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141732v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285240v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239476v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228693v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380572v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991119v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991094v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711273v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683619v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991068v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68634-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711281v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596415" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337232v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337221v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337188v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564934v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rizzi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894464v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894407v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894340v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lendl" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Pferschy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595283v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894444v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894396v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689798v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894292v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894394v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595217v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595314v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894419v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455125v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455149v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001126v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455268v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455212v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lannez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217380v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564900v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringuet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001006v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000960v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899719v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jourdan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579501v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20081-7_7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001086v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001106v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077682v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932613v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932657v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932832v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717264v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717709v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932577v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564064v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703187v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564079v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459770v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550022v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717268v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620625v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307265v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266930v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325084v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jlassi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620629v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620631v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620628v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459752v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216964v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459797v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324994v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005483601780185" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620637v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946468v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620636v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620634v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620640v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946368v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044824v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noguer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943035v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025867v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044833v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Deghbak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943032v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044797v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044742v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Salasa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943025v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048719v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943023v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044736v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025850v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044730v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044788v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Alaeddine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serhini" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943033v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943027v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044696v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025731v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025804v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943030v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044686v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044697v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025764v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025732v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943022v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044715v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025735v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025682v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044665v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025688v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044683v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025679v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ladhari" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025722v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044663v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468724v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044664v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023717v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048681v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048670v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025652v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025643v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044579v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025649v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025672v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048666v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044525v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025629v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025599v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023714v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044543v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048641v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025586v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025559v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023708v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044496v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044483v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025542v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048644v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025512v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benlaaribia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025521v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044444v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044461v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025515v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Tran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025522v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168805v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kergosien" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09472-2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067833v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067829v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lazarev" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Werner" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067824v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barichard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrgott" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466657v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85646-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620617v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620622v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067335v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078087v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620623v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452597v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86534-4_5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077687v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75193-1_24" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216958v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620613v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620615v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067904v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536998v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296238v3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808927v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125805v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977257v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096569v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685395v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599835v2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477835v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944382v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>