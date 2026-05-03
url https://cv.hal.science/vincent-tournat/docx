--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -351,736 +351,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
+                <w:t xml:space="preserve">Optically Controlled Nano-Transducers Based on Cleaved Superlattices for Monitoring Gigahertz Surface Acoustic Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+                <w:t xml:space="preserve">Changxiu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pageot</w:t>
+                <w:t xml:space="preserve">Théo Thréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Kedong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 141, pp.102992. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (13), pp.9331-9343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c07576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288651v1</w:t>
+                <w:t xml:space="preserve">hal-04513591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically Controlled Nano-Transducers Based on Cleaved Superlattices for Monitoring Gigahertz Surface Acoustic Vibrations</w:t>
+                <w:t xml:space="preserve">Transition waves in bistable systems generated by collision of moving breathers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changxiu Li</w:t>
+                <w:t xml:space="preserve">A. Paliovaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Thréard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c07576⟩</w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.102199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2024.102199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513591v1</w:t>
+                <w:t xml:space="preserve">hal-04800898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition waves in bistable systems generated by collision of moving breathers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Paliovaios</w:t>
+                <w:t xml:space="preserve">Envelope vector solitons in nonlinear flexible mechanical metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demiquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2024.102199⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, pp.103394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2024.103394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800898v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envelope vector solitons in nonlinear flexible mechanical metamaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sono-Activated RAFT Ab Initio Emulsion Polymerization of Methyl Methacrylate: Toward an Exogenous Initiator-Free and Surfactant-Free Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tharin Sensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Passin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ben Belaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Demiquel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 131, pp.103394. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (5), pp.2295-2305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2024.103394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c02545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800895v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sono-Activated RAFT Ab Initio Emulsion Polymerization of Methyl Methacrylate: Toward an Exogenous Initiator-Free and Surfactant-Free Process</w:t>
+                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khalil</w:t>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tharin Sensan</w:t>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Passin</w:t>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Ben Belaiche</w:t>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroune Duclos</w:t>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (5), pp.2295-2305. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141, pp.102992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c02545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687129v1</w:t>
+                <w:t xml:space="preserve">hal-04288651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation instability in nonlinear flexible mechanical metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (5), pp.054212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1108,1082 +1108,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging concrete cracks using Nonlinear Coda Wave Interferometry (INCWI)</w:t>
+                <w:t xml:space="preserve">[Review] Emerging topics in nanophononics and elastic, acoustic, and mechanical metamaterials: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilin Qu</w:t>
+                <w:t xml:space="preserve">Anastasiia O Krushynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+                <w:t xml:space="preserve">Daniel Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+                <w:t xml:space="preserve">Alejandro M Aragón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Raffaele Ardito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama R Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131772⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.659-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101824v1</w:t>
+                <w:t xml:space="preserve">hal-04233141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] Emerging topics in nanophononics and elastic, acoustic, and mechanical metamaterials: an overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleation of transition waves via collisions of elastic vector solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Torrent</w:t>
+                <w:t xml:space="preserve">Hiromi Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro M Aragón</w:t>
+                <w:t xml:space="preserve">Hang Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Ardito</w:t>
+                <w:t xml:space="preserve">Weijian Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osama R Bilal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordan Raney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (4), pp.659-686. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0156023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04233141v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of transition waves via collisions of elastic vector solitons</w:t>
+                <w:t xml:space="preserve">Imaging concrete cracks using Nonlinear Coda Wave Interferometry (INCWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiromi Yasuda</w:t>
+                <w:t xml:space="preserve">Shilin Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Shu</w:t>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijian Jiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Raney</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123 (5), </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 391, pp.131772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0156023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291181v1</w:t>
+                <w:t xml:space="preserve">hal-04101824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear waves at the free surface of flexible mechanical metamaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards quantifying the effect of pump wave amplitude on cracks in the Nonlinear Coda Wave Interferometry method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolei Deng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hang Shu</w:t>
+                <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jordan Raney</w:t>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0135375⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 132, pp.106991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2023.106991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878723v1</w:t>
+                <w:t xml:space="preserve">hal-04060590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards quantifying the effect of pump wave amplitude on cracks in the Nonlinear Coda Wave Interferometry method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+                <w:t xml:space="preserve">Nonlinear waves at the free surface of flexible mechanical metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chupin</w:t>
+                <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Chengyang Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Raney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 132, pp.106991. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2023.106991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0135375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060590v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of edge modes in zigzag granular chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of the effect of pump wave amplitude on crack breathing for the Nonlinear Coda Wave Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shilin Qu</w:t>
+                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Allein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
+                <w:t xml:space="preserve">Jean Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116761⟩</w:t>
+              <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/27238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665812v1</w:t>
+                <w:t xml:space="preserve">hal-05098515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the effect of pump wave amplitude on crack breathing for the Nonlinear Coda Wave Interferometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shilin Qu</w:t>
+                <w:t xml:space="preserve">Nonlinear generation of a zero group velocity mode in an elastic plate by non-collinear mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58286/27238⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098515v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear generation of a zero group velocity mode in an elastic plate by non-collinear mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of edge modes in zigzag granular chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Mora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">Florian Allein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Thréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Raetz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119, 14 p. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 526, pp.116761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355181v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen-derived mechanical cues potentiate the spatio-temporal implementation of plant defense</w:t>
               </w:r>
@@ -2329,51 +2329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malléjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2472,51 +2472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2705,64 +2705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Metashielding by a Line of Resonators Over a Granular Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2809,51 +2809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air leak detection in a pressurized containment building mock-up using elastic guided waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,51 +2861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy D’ Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.102553. </w:t>
@@ -2937,230 +2937,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Plane wave synthesis and inverse problem for nondestructive evaluation of adhesive bondings</w:t>
+                <w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Semi-analytic model and simulated examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chigarev</w:t>
+                <w:t xml:space="preserve">M. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Blondeau</w:t>
+                <w:t xml:space="preserve">N. Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cuvillier</w:t>
+                <w:t xml:space="preserve">V. Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 150 (3), pp.2076-2087. </w:t>
+              <w:t xml:space="preserve">, 2021, 150 (3), pp.2065-2075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0005975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0005974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752624v1</w:t>
+                <w:t xml:space="preserve">hal-03752626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation via Laser Ultrasonics of the Ultrasonic Attenuation in a Polycrystalline Aluminum Thin Plate Using Complex Wavenumber Recovery in the Vicinity of a Zero-Group-Velocity Lamb Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guqi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3205,230 +3205,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Semi-analytic model and simulated examples</w:t>
+                <w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Plane wave synthesis and inverse problem for nondestructive evaluation of adhesive bondings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ducousso</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">N. Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cuvillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 150 (3), pp.2065-2075. </w:t>
+              <w:t xml:space="preserve">, 2021, 150 (3), pp.2076-2087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0005974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0005975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752626v1</w:t>
+                <w:t xml:space="preserve">hal-03752624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic 3-D imaging of polycrystalline microstructure improved with transverse acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Thréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elton de Lima Savi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Avanesyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3479,51 +3479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear waves in flexible mechanical metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R Raney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3743,77 +3743,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D characterization of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Sathyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Thréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elton de Lima Savi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3864,103 +3864,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical parametric study of Nonlinear Coda Wave Interferometry sensitivity to microcrack size in a multiple scattering medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 116, 13 p. </w:t>
@@ -3992,888 +3992,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic graphene network loaded with Helmholtz resonators: a first-principle modeling, Dirac cones, edge and interface waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+                <w:t xml:space="preserve">Nondestructive evaluation of structural adhesive bonding using the attenuation of zero-group-velocity Lamb modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab60f1⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (10), pp.104101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5143215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471519v1</w:t>
+                <w:t xml:space="preserve">hal-02537154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive evaluation of structural adhesive bonding using the attenuation of zero-group-velocity Lamb modes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulse-driven robot: Motion via solitary waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglai Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5143215⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (18), pp.eaaz1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz1166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537154v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided transition waves in multistable mechanical metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lishuai Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romik Khajehtourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rafsanjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (5), pp.2319-2325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1913228117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse-driven robot: Motion via solitary waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Nonlinear transition waves in free-standing bistable chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donglai Wei</w:t>
+                <w:t xml:space="preserve">Pai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz1166⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.103661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561875v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear transition waves in free-standing bistable chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pai Wang</w:t>
+                <w:t xml:space="preserve">Tilted double Dirac cone and anisotropic quantum-spin-Hall topological insulator in mechanical granular graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Bertoldi</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.07.004⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.103012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abb862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537156v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilted double Dirac cone and anisotropic quantum-spin-Hall topological insulator in mechanical granular graphene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Acoustic graphene network loaded with Helmholtz resonators: a first-principle modeling, Dirac cones, edge and interface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Yang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ze-Guo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22 (10), pp.103012. </w:t>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.013029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abb862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab60f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448813v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative fatigue damage in thin aluminum films evaluated non-destructively with lasers via zero-group-velocity Lamb modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guqi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116, pp.102323. </w:t>
@@ -5058,64 +5058,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and Nonlinear Elastic Waves in Magnetogranular Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Allein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5214,51 +5214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
@@ -5420,157 +5420,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular graphene: Direct observation of edge states on zigzag and armchair boundaries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Testing a bead-rod contact with a nonlinear resonance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (18), </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 441, pp.84-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.184113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325889v1</w:t>
+                <w:t xml:space="preserve">hal-02325907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal pump excitation frequency for improvement of damage detection by nonlinear vibro acoustic modulation method in a multiple scattering sample</w:t>
               </w:r>
@@ -5680,291 +5684,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a bead-rod contact with a nonlinear resonance method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic radiation pressure for nonreciprocal transmission and switch effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cebrecos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.10.026⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11305-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325907v1</w:t>
+                <w:t xml:space="preserve">hal-02193440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic radiation pressure for nonreciprocal transmission and switch effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+                <w:t xml:space="preserve">Granular graphene: Direct observation of edge states on zigzag and armchair boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Allein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11305-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.184113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193440v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic wave propagation in nonlinear viscoelastic media using the auxiliary differential equation method</w:t>
               </w:r>
@@ -6061,356 +6061,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Collisions of Elastic Vector Solitons in Mechanical Metamaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Frequency-doubling effect in acoustic reflection by a nonlinear, architected rotating-square metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.044101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186089v1</w:t>
+                <w:t xml:space="preserve">hal-02132143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-doubling effect in acoustic reflection by a nonlinear, architected rotating-square metasurface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
+                <w:t xml:space="preserve">Anomalous Collisions of Elastic Vector Solitons in Mechanical Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (5), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.044101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132143v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry: Sensitivity to wave-induced material property changes analyzed via numerical simulations in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99, pp.105968. </w:t>
@@ -6442,291 +6442,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing and Mode Separation of Elastic Vector Solitons in a 2D Soft Mechanical Metamaterial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Propagation of elastic solitons in chains of pre-deformed beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chengyang Mo</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuning Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.024101⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), pp.073008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab2810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325883v1</w:t>
+                <w:t xml:space="preserve">hal-02170707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of elastic solitons in chains of pre-deformed beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Focusing and Mode Separation of Elastic Vector Solitons in a 2D Soft Mechanical Metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuning Zhang</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyang Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi He</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordan R Raney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (7), pp.073008. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab2810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.024101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170707v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-phase propagation in realistic plate-type acoustic metamaterials</w:t>
               </w:r>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sánchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 115 (13), pp.134101. </w:t>
@@ -6846,51 +6846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic anisotropy and single-crystal moduli of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maju Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6898,51 +6898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (224102), </w:t>
@@ -6974,706 +6974,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the microstructure on the propagation velocity of ultrasound in magnetic powders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elena Grekova</w:t>
+                <w:t xml:space="preserve">Manipulating acoustic wave reflection by a nonlinear elastic metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.07.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (12), pp.124901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5015952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118035v1</w:t>
+                <w:t xml:space="preserve">hal-02536823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterials with amplitude gaps for elastic solitons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qi He</w:t>
+                <w:t xml:space="preserve">Quasitopological rotational waves in mechanical granular graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Bertoldi</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05908-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.060101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118056v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating acoustic wave reflection by a nonlinear elastic metasurface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katia Bertoldi</w:t>
+                <w:t xml:space="preserve">Effect of predeformation on the propagation of vector solitons in flexible mechanical metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5015952⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.053001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536823v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasitopological rotational waves in mechanical granular graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+                <w:t xml:space="preserve">Metamaterials with amplitude gaps for elastic solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.060101⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05908-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536822v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of predeformation on the propagation of vector solitons in flexible mechanical metamaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bolei Deng</w:t>
+                <w:t xml:space="preserve">Effect of the microstructure on the propagation velocity of ultrasound in magnetic powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ruiz Botello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A.S. Quintanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Grekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.053001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02118057v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Progressive Fatigue Damage in Solid Plates by Laser Ultrasonic Monitoring of Zero-Group-Velocity Lamb Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guqi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7714,745 +7714,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Geometric Frustration to Form Band Gaps in Acoustic Channel Lattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pai Wang</w:t>
+                <w:t xml:space="preserve">Elastic Vector Solitons in Soft Architected Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Zheng</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.  R. Raney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 118 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.084302⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 118 (20), pp.204102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.204102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703897v1</w:t>
+                <w:t xml:space="preserve">hal-01703881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of ultrasonic coda wave interferometry in a multiple scattering medium with a localized nonlinear defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.228-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transversal–rotational and zero group velocity modes in tunable magneto-granular phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Allein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, pp.65-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eml.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Vector Solitons in Soft Architected Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.  R. Raney</w:t>
+                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry for the global evaluation of damage levels in complex solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.204102⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703881v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry for the global evaluation of damage levels in complex solids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
+                <w:t xml:space="preserve">Harnessing Geometric Frustration to Form Band Gaps in Acoustic Channel Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus C Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushen Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73, pp.245-252. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.084302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376636v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal sound velocities, elastic anisotropy, and phase transition of high-pressure cubic H2O ice to 82 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maju Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Miao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (13), </w:t>
@@ -8503,64 +8503,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ imaging of the dynamics of photo-induced structural phase transition at high pressures by picosecond acoustic interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maju Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8624,77 +8624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-frequency and extremely slow elastic edge waves in mechanical granular graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Yang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, pp.55-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8728,90 +8728,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of crack status in a meter-size concrete structure using the ultrasonic nonlinear coda wave interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8988,64 +8988,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam shaping to enhance zero group velocity Lamb mode generation in a composite plate and nondestructive testing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faëse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charfeddine Mechri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9103,550 +9103,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable magneto-granular phononic crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+                <w:t xml:space="preserve">Reconfigurable origami-inspired acoustic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahab Babaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes T B Overvelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth R Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4947192⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1601019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535990v1</w:t>
+                <w:t xml:space="preserve">hal-01703382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Seismic Monitoring of Varying Water Levels in Granular Media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zero-frequency and slow elastic modes in phononic monolayer granular membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2015.11.0142⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.201-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851843v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-frequency and slow elastic modes in phononic monolayer granular membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
+                <w:t xml:space="preserve">Tunable magneto-granular phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (16), pp.161903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4947192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.11.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02535971v1</w:t>
+                <w:t xml:space="preserve">hal-02535990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable origami-inspired acoustic waveguides</w:t>
+                <w:t xml:space="preserve">Small-Scale Seismic Monitoring of Varying Water Levels in Granular Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahab Babaee</w:t>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes T B Overvelde</w:t>
+                <w:t xml:space="preserve">Paolo Bergamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth R Chen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (11), </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (7), pp.vzj2015.11.0142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1601019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2015.11.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703382v1</w:t>
+                <w:t xml:space="preserve">hal-03851843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect and broadband acoustic absorption by critically coupled sub-wavelength resonators</w:t>
               </w:r>
@@ -9684,51 +9684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
@@ -9779,77 +9779,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of crack parameters by a nonlinear frequency-mixing laser ultrasonics method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mezil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69, pp.225-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9895,64 +9895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic probing of cohesive granular media at very low consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ruiz Botello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10005,692 +10005,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal elastic constants evaluated with surface acoustic waves generated and detected by lasers within polycrystalline steel samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface waves in granular phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gasteau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Jenson</w:t>
+                <w:t xml:space="preserve">L. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940367⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535981v1</w:t>
+                <w:t xml:space="preserve">hal-02486789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of metaporous supercells by genetic algorithm for absorption optimization on a wide frequency band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102, pp.49-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface waves in granular phononic crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Tournat</w:t>
+                <w:t xml:space="preserve">Single crystal elastic constants evaluated with surface acoustic waves generated and detected by lasers within polycrystalline steel samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ducousso-Ganjehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zheng</w:t>
+                <w:t xml:space="preserve">F. Jenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (4), pp.043103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4940367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486789v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of autogenous crack healing in cementitious materials by the nonlinear modulation of ultrasonic coda waves, 3D microscopy and X-ray microtomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lys</w:t>
+                <w:t xml:space="preserve">Picosecond laser ultrasonics for imaging of transparent polycrystalline materials compressed to megabar pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maju Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.138⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (13), pp.259 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347514v1</w:t>
+                <w:t xml:space="preserve">hal-01889424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond laser ultrasonics for imaging of transparent polycrystalline materials compressed to megabar pressures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bulou</w:t>
+                <w:t xml:space="preserve">Monitoring of autogenous crack healing in cementitious materials by the nonlinear modulation of ultrasonic coda waves, 3D microscopy and X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 69 (13), pp.259 - 267. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.143-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889424v2</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursors and triggering mechanisms of granular avalanches</w:t>
               </w:r>
@@ -10806,77 +10806,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (6), pp.273-280. </w:t>
@@ -10927,51 +10927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing sub-μm and μm-scale textures in H2O ice at megabar pressures by time-domain Brillouin scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Nikitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11100,51 +11100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (5), </w:t>
@@ -11176,636 +11176,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Acoustic Propagation of Wave Packets Via the Self-Demodulation Effect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+                <w:t xml:space="preserve">Ultrasonic evaluation of the morphological characteristics of metallic powders in the context of mechanical alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Barguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.234301⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177984v1</w:t>
+                <w:t xml:space="preserve">hal-02414716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of the morphological characteristics of metallic powders in the context of mechanical alloying</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Tournat</w:t>
+                <w:t xml:space="preserve">Asymmetric Acoustic Propagation of Wave Packets Via the Self-Demodulation Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.234301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02414716v1</w:t>
+                <w:t xml:space="preserve">hal-02177984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using simple shape three-dimensional rigid inclusions to enhance porous layer absorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Groby</w:t>
+                <w:t xml:space="preserve">Directivity patterns and pulse profiles of ultrasound emitted by laser action on interface between transparent and opaque solids: Analytical theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lagarrigue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Tournat</w:t>
+                <w:t xml:space="preserve">Bernard Castagnede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4892760⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (4), pp.044902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4861882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903157v1</w:t>
+                <w:t xml:space="preserve">hal-03858811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directivity patterns and pulse profiles of ultrasound emitted by laser action on interface between transparent and opaque solids: Analytical theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Bulou</w:t>
+                <w:t xml:space="preserve">Using simple shape three-dimensional rigid inclusions to enhance porous layer absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Castagnede</w:t>
+                <w:t xml:space="preserve">B. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (4), pp.044902. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (3), pp.1139-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4861882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4892760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858811v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized transversal-rotational modes in linear chains of equal masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11852,51 +11852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow Relaxation and Aging Phenomena at the Nanoscale in Granular Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11956,90 +11956,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small crack detection in cementitious materials using nonlinear coda wave modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12090,51 +12090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of a surface-wave survey over a laterally varying granular medium with property contrasts and velocity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bergamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12233,51 +12233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d'endommagement de composite par l'étude de la CODA ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12484,90 +12484,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of slow sound propagation and transparency in lossy, locally resonant periodic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Romero García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12601,90 +12601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of sound by porous layers with embedded periodic arrays of resonant inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Umnova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12757,51 +12757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenyin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12878,64 +12878,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing of laser-induced crack closure by pulsed laser-generated acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13012,51 +13012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a thermal bias control technique for Coda Wave Interferometry (CWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13159,64 +13159,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13280,77 +13280,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of stress-induced velocity variation in concrete under direct tensile force and monitoring of the damage level by using thermally-compensated Coda Wave Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13414,90 +13414,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional discrete granular phononic crystal for shear wave control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (13), pp.134307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13525,304 +13525,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear Biot waves in a noncohesive granular medium slab: Transfer function, self-action, second harmonic generation</w:t>
+                <w:t xml:space="preserve">Amplitude-dependent phononic processes in a diatomic granular chain in the weakly nonlinear regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-B. Legland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
+                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4712020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.041305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.041305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458853v1</w:t>
+                <w:t xml:space="preserve">hal-02460784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude-dependent phononic processes in a diatomic granular chain in the weakly nonlinear regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear and nonlinear Biot waves in a noncohesive granular medium slab: Transfer function, self-action, second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Béquin</w:t>
+                <w:t xml:space="preserve">Antonin Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (4), pp.041305. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (6), pp.4292-4303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.041305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4712020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460784v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing of laser-induced crack modulation by laser-monitored surface waves and surface skimming bulk waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Yin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13925,51 +13925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (22), pp.225502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13997,424 +13997,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of ageing and slow restoration of the weak-contact configuration in tilted 3D granular packings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elasticity profile of an unconsolidated granular medium inferred from guided waves: Toward acoustic monitoring of analogue models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 496 (1-4), pp.99-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/11/P11023⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533494v1</w:t>
+                <w:t xml:space="preserve">hal-00588068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity profile of an unconsolidated granular medium inferred from guided waves: Toward acoustic monitoring of analogue models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Mourgues</w:t>
+                <w:t xml:space="preserve">Nonlinear Biot waves in porous media with application to unconsolidated granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (2), pp.692-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3277190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588068v1</w:t>
+                <w:t xml:space="preserve">hal-02458859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Biot waves in porous media with application to unconsolidated granular media</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental evidence of ageing and slow restoration of the weak-contact configuration in tilted 3D granular packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 127 (2), pp.692-702. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (11), pp.P11023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3277190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/11/P11023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458859v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conduction and Joule effect in one-dimensional chains of metallic beads: hysteresis under cycling DC currents and influence of electromagnetic pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (4), pp.375-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14512,51 +14512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83 (64003), 64003-p1 : 64003-p6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14603,77 +14603,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear photothermal and photoacoustic processes for crack detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 153, pp.313-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14835,368 +14835,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326055v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cascade frequency-mixing processes for elastic waves in unconsolidated granular materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">How acoustic waves are guided in buried subsurface channels in unconsolidated granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2008.03.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (036602), pp.036602-1 : 036602-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.036602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341160v1</w:t>
+                <w:t xml:space="preserve">hal-00341140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How acoustic waves are guided in buried subsurface channels in unconsolidated granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Characterization of granular compaction by nonlinear acoustic resonance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.036602⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (191916), pp.191916-1 : 191916-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2931088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341140v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of granular compaction by nonlinear acoustic resonance method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Non-cascade frequency-mixing processes for elastic waves in unconsolidated granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (6-7), pp.492-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2008.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2931088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00341116v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scattering of acoustic waves and porous absorbing media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15295,51 +15295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veniamin Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15448,77 +15448,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Frequency-Mixing Photoacoustic Characterisation of a Crack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mezil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement of Nonlinear Ultrasonic Characteristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-281, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15721,51 +15721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Demiquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Theocharis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.117201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Meng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Sheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202402082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paliovaios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achilleos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2024.102199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demiquel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2024.103394" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04687129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharin Sensan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Passin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Belaiche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c02545" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia O Krushynska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torrent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M Arag&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ardito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama R Bilal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0671" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Yasuda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Shu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijian Jiao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Raney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Deng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyang Mo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135375" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yang Zheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mall&#233;jac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sheng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theocharis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.32" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;jac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfab0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuvillier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005975" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156924" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752626v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005974" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2021.100286" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Raney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertoldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050271" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Dehesa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042383" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056814" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471519v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Guo Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143215" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishuai Jin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romik Khajehtourian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Mueller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafsanjani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1913228117" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02561875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglai Wei" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bertoldi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1166" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537156v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448813v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abb862" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102323" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.024023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Hurley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15360-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070290v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.060302" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325889v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.184113" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.06.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.026" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193440v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cebrecos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11305-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980413v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy441" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02186089v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.044101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052209" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325883v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R Raney" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.024101" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170707v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi He" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab2810" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366291v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121295" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224102" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118035v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz Botello" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A.S. Quintanilla" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castellanos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grekova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.07.021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47XV6R3S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05908-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536823v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5015952" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.060101" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.053001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889443v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.061001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01703897v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zheng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C Fernandes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushen Sun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.084302" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536009v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.08.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01703881v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201; R. Raney" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.204102" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889441v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134122" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889434v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa6b3d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536775v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.08.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007832" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057081v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974950" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889431v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.09.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535990v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947192" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851843v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.11.0142" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535971v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pichard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.11.005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RB9KZJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01703382v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahab Babaee" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T B Overvelde" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R Chen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02396621v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19519" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535984v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.04.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0MB9SQ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106391v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.11.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQSXMPLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535981v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasteau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ducousso-Ganjehi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jenson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940367" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511731v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagarrigue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.09.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N49PBRG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02486789v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheng" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023008" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889424v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123946v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duranteau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179024v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904534" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536559v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gasteau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09352" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02461006v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabaret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;quin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.054301" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177984v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.234301" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414716v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Barguet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.012" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36CMC891-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903157v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagarrigue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4892760" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858811v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861882" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02486811v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pichard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.013201" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959759v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.108302" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196396v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valentina Socco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt521" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347572v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.177-189" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406563v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Romero Garc&#237;a" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/9/093017" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458841v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Umnova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824843" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354035v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyin Ni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Shen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4806209" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ni" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772644" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167005v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letourneur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791585" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02486819v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134307" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458853v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Legland" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4712020" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460784v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041305" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354126v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Yin Ni" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Hua Shen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3684737" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01813224v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.225502" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533494v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/11/P11023" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588068v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.10.004" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBRK9K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458859v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3277190" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02461021v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0185-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01DD24QH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341128v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Zaitsev" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64003" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341150v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00453-1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326055v3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.158003" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341160v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.03.014" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G3D4X84-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341140v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.036602" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341116v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2931088" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518492v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaouen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.026609" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171056v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veniamin Nazarov" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.085502" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536848v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1461-6_6" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Demiquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Theocharis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.117201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Meng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Sheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202402082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paliovaios" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achilleos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2024.102199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demiquel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2024.103394" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04687129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharin Sensan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Passin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Belaiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c02545" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia O Krushynska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torrent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M Arag&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ardito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama R Bilal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0671" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Yasuda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Shu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijian Jiao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Raney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Deng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyang Mo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135375" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yang Zheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116761" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mall&#233;jac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sheng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theocharis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.32" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;jac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfab0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuvillier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005974" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156924" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005975" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2021.100286" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Raney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertoldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050271" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Dehesa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042383" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056814" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02561875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglai Wei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bertoldi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1166" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishuai Jin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romik Khajehtourian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Mueller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafsanjani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1913228117" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.07.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448813v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abb862" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Guo Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102323" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.024023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Hurley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15360-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070290v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.060302" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325907v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.06.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193440v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cebrecos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11305-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.184113" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980413v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy441" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132143v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052209" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02186089v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.044101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170707v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Zhang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi He" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab2810" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325883v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R Raney" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.024101" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366291v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121295" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224102" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536823v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5015952" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.060101" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118057v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.053001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118056v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05908-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118035v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz Botello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A.S. Quintanilla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castellanos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grekova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.07.021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47XV6R3S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889443v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.061001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01703881v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201; R. Raney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.204102" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.08.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01703897v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zheng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C Fernandes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushen Sun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.084302" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889441v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134122" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889434v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa6b3d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536775v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.08.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007832" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057081v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974950" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889431v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.09.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01703382v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahab Babaee" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T B Overvelde" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R Chen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pichard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.11.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RB9KZJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535990v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947192" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851843v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.11.0142" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02396621v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19519" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535984v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.04.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0MB9SQ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106391v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.11.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQSXMPLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02486789v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheng" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511731v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagarrigue" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.09.011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N49PBRG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535981v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasteau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ducousso-Ganjehi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jenson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940367" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889424v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.007" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123946v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duranteau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179024v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904534" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536559v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gasteau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09352" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02461006v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabaret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;quin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.054301" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414716v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Barguet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36CMC891-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177984v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.234301" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858811v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861882" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagarrigue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4892760" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02486811v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pichard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.013201" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959759v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.108302" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196396v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valentina Socco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt521" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347572v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.177-189" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406563v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Romero Garc&#237;a" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/9/093017" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458841v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Umnova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824843" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354035v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyin Ni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Shen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4806209" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ni" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772644" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167005v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letourneur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791585" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02486819v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134307" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460784v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041305" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458853v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Legland" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4712020" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354126v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Yin Ni" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Hua Shen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3684737" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01813224v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.225502" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588068v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.10.004" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBRK9K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458859v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3277190" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533494v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/11/P11023" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02461021v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0185-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01DD24QH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341128v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Zaitsev" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64003" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341150v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00453-1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326055v3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.158003" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341140v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.036602" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341116v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2931088" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341160v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.03.014" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G3D4X84-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518492v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaouen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.026609" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171056v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veniamin Nazarov" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.085502" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536848v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1461-6_6" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>