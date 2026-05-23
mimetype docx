--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (121)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,4832 +351,4845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically Controlled Nano-Transducers Based on Cleaved Superlattices for Monitoring Gigahertz Surface Acoustic Vibrations</w:t>
+                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changxiu Li</w:t>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Thréard</w:t>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kedong Zhang</w:t>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (13), pp.9331-9343. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141, pp.102992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c07576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513591v1</w:t>
+                <w:t xml:space="preserve">hal-04288651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition waves in bistable systems generated by collision of moving breathers</w:t>
+                <w:t xml:space="preserve">Sono-Activated RAFT Ab Initio Emulsion Polymerization of Methyl Methacrylate: Toward an Exogenous Initiator-Free and Surfactant-Free Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paliovaios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+                <w:t xml:space="preserve">Ali Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Achilleos</w:t>
+                <w:t xml:space="preserve">Tharin Sensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Tournat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Passin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ben Belaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2024.102199⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (5), pp.2295-2305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c02545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800898v1</w:t>
+                <w:t xml:space="preserve">hal-04687129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envelope vector solitons in nonlinear flexible mechanical metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Demiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 131, pp.103394. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2024.103394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sono-Activated RAFT Ab Initio Emulsion Polymerization of Methyl Methacrylate: Toward an Exogenous Initiator-Free and Surfactant-Free Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition waves in bistable systems generated by collision of moving breathers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paliovaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khalil</w:t>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tharin Sensan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (5), pp.2295-2305. </w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.102199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c02545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2024.102199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687129v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
+                <w:t xml:space="preserve">Optically Controlled Nano-Transducers Based on Cleaved Superlattices for Monitoring Gigahertz Surface Acoustic Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+                <w:t xml:space="preserve">Changxiu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pageot</w:t>
+                <w:t xml:space="preserve">Théo Thréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Kedong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 141, pp.102992. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (13), pp.9331-9343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c07576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288651v1</w:t>
+                <w:t xml:space="preserve">hal-04513591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation instability in nonlinear flexible mechanical metamaterials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Tournat</w:t>
+                <w:t xml:space="preserve">Phase transitions in 2D multistable mechanical metamaterials via collisions of soliton-like pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijian Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromi Yasuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan R Raney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.054212⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44293-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282472v1</w:t>
+                <w:t xml:space="preserve">hal-05612453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] Emerging topics in nanophononics and elastic, acoustic, and mechanical metamaterials: an overview</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation instability in nonlinear flexible mechanical metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demiquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0671⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (5), pp.054212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.054212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04233141v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of transition waves via collisions of elastic vector solitons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging concrete cracks using Nonlinear Coda Wave Interferometry (INCWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiromi Yasuda</w:t>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Shu</w:t>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijian Jiao</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0156023⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 391, pp.131772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291181v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging concrete cracks using Nonlinear Coda Wave Interferometry (INCWI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Review] Emerging topics in nanophononics and elastic, acoustic, and mechanical metamaterials: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia O Krushynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilin Qu</w:t>
+                <w:t xml:space="preserve">Daniel Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+                <w:t xml:space="preserve">Alejandro M Aragón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+                <w:t xml:space="preserve">Raffaele Ardito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Osama R Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 391, pp.131772. </w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.659-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04101824v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards quantifying the effect of pump wave amplitude on cracks in the Nonlinear Coda Wave Interferometry method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+                <w:t xml:space="preserve">Nucleation of transition waves via collisions of elastic vector solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromi Yasuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijian Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chupin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordan Raney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2023.106991⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0156023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060590v1</w:t>
+                <w:t xml:space="preserve">hal-04291181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear waves at the free surface of flexible mechanical metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolei Deng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hang Shu</w:t>
+                <w:t xml:space="preserve">Jian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Li</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chengyang Mo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Raney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 123 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0135375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the effect of pump wave amplitude on crack breathing for the Nonlinear Coda Wave Interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Towards quantifying the effect of pump wave amplitude on cracks in the Nonlinear Coda Wave Interferometry method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilin Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58286/27238⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 132, pp.106991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2023.106991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098515v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear generation of a zero group velocity mode in an elastic plate by non-collinear mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of edge modes in zigzag granular chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Mora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">Florian Allein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Thréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Raetz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119, 14 p. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 526, pp.116761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355181v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of edge modes in zigzag granular chains</w:t>
+                <w:t xml:space="preserve">Nonlinear generation of a zero group velocity mode in an elastic plate by non-collinear mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shilin Qu</w:t>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Allein</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116761⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665812v1</w:t>
+                <w:t xml:space="preserve">hal-03355181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen-derived mechanical cues potentiate the spatio-temporal implementation of plant defense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of the effect of pump wave amplitude on crack breathing for the Nonlinear Coda Wave Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Léger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Jean Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-022-01495-w⟩</w:t>
+              <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/27238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957987v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow sound based delay-line acoustic metamaterial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathogen-derived mechanical cues potentiate the spatio-temporal implementation of plant defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Malléjac</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.044035⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-022-01495-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868349v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of acoustic metamaterials made of Helmholtz resonators for perfect absorption by using the complex frequency plane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow sound based delay-line acoustic metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malléjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Romero-García</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crphys.32⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.044035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.044035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05059991v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling of one-dimensional resonant asymmetric and reciprocal acoustic structures as Willis materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Malléjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (5), pp.053020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/abfab0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Metashielding by a Line of Resonators Over a Granular Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (4), 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevapplied.16.044002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air leak detection in a pressurized containment building mock-up using elastic guided waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Vautrin</w:t>
+                <w:t xml:space="preserve">Guy D’ Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy D’ Urso</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.102553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Semi-analytic model and simulated examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of acoustic metamaterials made of Helmholtz resonators for perfect absorption by using the complex frequency plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hodé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Tournat</w:t>
+                <w:t xml:space="preserve">G. Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0005974⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7-8), pp.713-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03752626v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation via Laser Ultrasonics of the Ultrasonic Attenuation in a Polycrystalline Aluminum Thin Plate Using Complex Wavenumber Recovery in the Vicinity of a Zero-Group-Velocity Lamb Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guqi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (15), pp.6924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app11156924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Plane wave synthesis and inverse problem for nondestructive evaluation of adhesive bondings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Semi-analytic model and simulated examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Raetz</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chigarev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Cuvillier</w:t>
+                <w:t xml:space="preserve">V. Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 150 (3), pp.2076-2087. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0005975⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 150 (3), pp.2065-2075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0005974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752624v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic 3-D imaging of polycrystalline microstructure improved with transverse acoustic waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Thréard</w:t>
+                <w:t xml:space="preserve">Laser ultrasonics in a multilayer structure: Plane wave synthesis and inverse problem for nondestructive evaluation of adhesive bondings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elton de Lima Savi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zilong Hua</w:t>
+                <w:t xml:space="preserve">J. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pacs.2021.100286⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (3), pp.2076-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0005975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411676v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear waves in flexible mechanical metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R Raney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 130 (4), pp.040901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0050271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of a hiding zone in a density-near-zero acoustic metamaterial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+                <w:t xml:space="preserve">Photoacoustic 3-D imaging of polycrystalline microstructure improved with transverse acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Thréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elton de Lima Savi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Avanesyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sánchez-Dehesa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
+                <w:t xml:space="preserve">Zilong Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0042383⟩</w:t>
+              <w:t xml:space="preserve">Photoacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.100286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pacs.2021.100286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436133v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D characterization of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence of a hiding zone in a density-near-zero acoustic metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malléjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sánchez-Dehesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Sathyan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Bulou</w:t>
+                <w:t xml:space="preserve">J. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 130 (5), pp.053104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0056814⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 129 (14), pp.145101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0042383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337247v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical parametric study of Nonlinear Coda Wave Interferometry sensitivity to microcrack size in a multiple scattering medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+                <w:t xml:space="preserve">3D characterization of individual grains of coexisting high-pressure H2O ice phases by time-domain Brillouin scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Sathyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Thréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elton de Lima Savi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 116, 13 p. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (5), pp.053104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0056814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602765v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive evaluation of structural adhesive bonding using the attenuation of zero-group-velocity Lamb modes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Cuvillier</w:t>
+                <w:t xml:space="preserve">Numerical parametric study of Nonlinear Coda Wave Interferometry sensitivity to microcrack size in a multiple scattering medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5143215⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537154v1</w:t>
+                <w:t xml:space="preserve">hal-03602765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse-driven robot: Motion via solitary waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liyuan Chen</w:t>
+                <w:t xml:space="preserve">Acoustic graphene network loaded with Helmholtz resonators: a first-principle modeling, Dirac cones, edge and interface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassos Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donglai Wei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
+                <w:t xml:space="preserve">Ze-Guo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Bertoldi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (18), pp.eaaz1166. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.013029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz1166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab60f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561875v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided transition waves in multistable mechanical metamaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear transition waves in free-standing bistable chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lishuai Jin</w:t>
+                <w:t xml:space="preserve">Pai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romik Khajehtourian</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katia Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1913228117⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.103661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471496v1</w:t>
+                <w:t xml:space="preserve">hal-02537156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear transition waves in free-standing bistable chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pai Wang</w:t>
+                <w:t xml:space="preserve">Tilted double Dirac cone and anisotropic quantum-spin-Hall topological insulator in mechanical granular graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Bertoldi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.07.004⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.103012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abb862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537156v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilted double Dirac cone and anisotropic quantum-spin-Hall topological insulator in mechanical granular graphene</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nondestructive evaluation of structural adhesive bonding using the attenuation of zero-group-velocity Lamb modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abb862⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (10), pp.104101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5143215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448813v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic graphene network loaded with Helmholtz resonators: a first-principle modeling, Dirac cones, edge and interface waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vassos Achilleos</w:t>
+                <w:t xml:space="preserve">Guided transition waves in multistable mechanical metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lishuai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romik Khajehtourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ze-Guo Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+                <w:t xml:space="preserve">Ahmad Rafsanjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab60f1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (5), pp.2319-2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1913228117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471519v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative fatigue damage in thin aluminum films evaluated non-destructively with lasers via zero-group-velocity Lamb modes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+                <w:t xml:space="preserve">Pulse-driven robot: Motion via solitary waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Blondeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donglai Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116, pp.102323. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (18), pp.eaaz1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz1166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007564v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect absorption in mirror-symmetric acoustic metascreens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
+                <w:t xml:space="preserve">Cumulative fatigue damage in thin aluminum films evaluated non-destructively with lasers via zero-group-velocity Lamb modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guqi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.054055⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.102323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2020.102323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436042v1</w:t>
+                <w:t xml:space="preserve">hal-03007564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and Nonlinear Elastic Waves in Magnetogranular Chains</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perfect absorption in mirror-symmetric acoustic metascreens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (2), </w:t>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.054055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.024023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.054055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536380v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging grain microstructure in a model ceramic energy material with optically generated coherent acoustic phonons</w:t>
               </w:r>
@@ -5188,77 +5201,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David H. Hurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilong Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
@@ -5290,7462 +5303,7461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping of a plate-type acoustic metamaterial</w:t>
+                <w:t xml:space="preserve">Linear and Nonlinear Elastic Waves in Magnetogranular Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Malléjac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+                <w:t xml:space="preserve">F. Allein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (6), pp.060302(R). </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.060302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.024023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070290v1</w:t>
+                <w:t xml:space="preserve">hal-02536380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a bead-rod contact with a nonlinear resonance method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doping of a plate-type acoustic metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Malléjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Merkel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.10.026⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.060302(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.060302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325907v1</w:t>
+                <w:t xml:space="preserve">hal-03070290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pump excitation frequency for improvement of damage detection by nonlinear vibro acoustic modulation method in a multiple scattering sample</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Houhat</w:t>
+                <w:t xml:space="preserve">Granular graphene: Direct observation of edge states on zigzag and armchair boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Allein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Girault</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.06.010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.184113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155298v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic radiation pressure for nonreciprocal transmission and switch effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cebrecos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-11305-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular graphene: Direct observation of edge states on zigzag and armchair boundaries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Testing a bead-rod contact with a nonlinear resonance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.184113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 441, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325889v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic wave propagation in nonlinear viscoelastic media using the auxiliary differential equation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal pump excitation frequency for improvement of damage detection by nonlinear vibro acoustic modulation method in a multiple scattering sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Houhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ménigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Boutkedjirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+                <w:t xml:space="preserve">Jean Marc Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy441⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155, pp.222-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2019.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980413v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-doubling effect in acoustic reflection by a nonlinear, architected rotating-square metasurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinxin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Collisions of Elastic Vector Solitons in Mechanical Metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.044101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry: Sensitivity to wave-induced material property changes analyzed via numerical simulations in 2D</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic wave propagation in nonlinear viscoelastic media using the auxiliary differential equation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2019.105968⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (1), pp.453-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325871v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of elastic solitons in chains of pre-deformed beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pai Wang</w:t>
+                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry: Sensitivity to wave-induced material property changes analyzed via numerical simulations in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab2810⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.105968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2019.105968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170707v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing and Mode Separation of Elastic Vector Solitons in a 2D Soft Mechanical Metamaterial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Propagation of elastic solitons in chains of pre-deformed beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chengyang Mo</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuning Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), pp.073008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.024101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab2810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325883v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-phase propagation in realistic plate-type acoustic metamaterials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focusing and Mode Separation of Elastic Vector Solitons in a 2D Soft Mechanical Metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyang Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan R Raney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115 (13), pp.134101. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5121295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.024101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366291v1</w:t>
+                <w:t xml:space="preserve">hal-02325883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic anisotropy and single-crystal moduli of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+                <w:t xml:space="preserve">Zero-phase propagation in realistic plate-type acoustic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malléjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sánchez-Dehesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224102⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (13), pp.134101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5121295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316903v1</w:t>
+                <w:t xml:space="preserve">hal-02366291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating acoustic wave reflection by a nonlinear elastic metasurface</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elastic anisotropy and single-crystal moduli of solid argon up to 64 GPa from time-domain Brillouin scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maju Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (12), pp.124901. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (224102), </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5015952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.224102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536823v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasitopological rotational waves in mechanical granular graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+                <w:t xml:space="preserve">Effect of the microstructure on the propagation velocity of ultrasound in magnetic powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ruiz Botello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A.S. Quintanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Grekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.060101⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536822v1</w:t>
+                <w:t xml:space="preserve">hal-02118035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of predeformation on the propagation of vector solitons in flexible mechanical metamaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bolei Deng</w:t>
+                <w:t xml:space="preserve">Quasitopological rotational waves in mechanical granular graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Bertoldi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.053001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.060101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118057v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterials with amplitude gaps for elastic solitons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qi He</w:t>
+                <w:t xml:space="preserve">Manipulating acoustic wave reflection by a nonlinear elastic metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05908-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (12), pp.124901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5015952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118056v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the microstructure on the propagation velocity of ultrasound in magnetic powders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elena Grekova</w:t>
+                <w:t xml:space="preserve">Effect of predeformation on the propagation of vector solitons in flexible mechanical metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.053001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.07.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02118035v1</w:t>
+                <w:t xml:space="preserve">hal-02118057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Progressive Fatigue Damage in Solid Plates by Laser Ultrasonic Monitoring of Zero-Group-Velocity Lamb Modes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
+                <w:t xml:space="preserve">Metamaterials with amplitude gaps for elastic solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (6), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.061001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05908-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889443v1</w:t>
+                <w:t xml:space="preserve">hal-02118056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Vector Solitons in Soft Architected Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.  R. Raney</w:t>
+                <w:t xml:space="preserve">Characterization of Progressive Fatigue Damage in Solid Plates by Laser Ultrasonic Monitoring of Zero-Group-Velocity Lamb Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guqi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Bertoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.204102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.061001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703881v1</w:t>
+                <w:t xml:space="preserve">hal-01889443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of ultrasonic coda wave interferometry in a multiple scattering medium with a localized nonlinear defect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Pageot</w:t>
+                <w:t xml:space="preserve">Harnessing Geometric Frustration to Form Band Gaps in Acoustic Channel Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">Matheus C Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushen Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.084302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520252v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal–rotational and zero group velocity modes in tunable magneto-granular phononic crystals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry for the global evaluation of damage levels in complex solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536009v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry for the global evaluation of damage levels in complex solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+                <w:t xml:space="preserve">Elastic Vector Solitons in Soft Architected Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.  R. Raney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (20), pp.204102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.204102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376636v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Geometric Frustration to Form Band Gaps in Acoustic Channel Lattices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transversal–rotational and zero group velocity modes in tunable magneto-granular phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.084302⟩</w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703897v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal sound velocities, elastic anisotropy, and phase transition of high-pressure cubic H2O ice to 82 GPa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sergey Nikitin</w:t>
+                <w:t xml:space="preserve">Numerical modeling of ultrasonic coda wave interferometry in a multiple scattering medium with a localized nonlinear defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.228-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01889441v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ imaging of the dynamics of photo-induced structural phase transition at high pressures by picosecond acoustic interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Longitudinal sound velocities, elastic anisotropy, and phase transition of high-pressure cubic H2O ice to 82 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maju Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Miao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa6b3d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889434v1</w:t>
+                <w:t xml:space="preserve">hal-01889441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-frequency and extremely slow elastic edge waves in mechanical granular graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+                <w:t xml:space="preserve">In situ imaging of the dynamics of photo-induced structural phase transition at high pressures by picosecond acoustic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maju Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aa6b3d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2016.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02536775v1</w:t>
+                <w:t xml:space="preserve">hal-01889434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of crack status in a meter-size concrete structure using the ultrasonic nonlinear coda wave interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142 (4), pp.2233-2241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5007832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 3D surface acoustic waves in granular media with 3-color digital holography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+                <w:t xml:space="preserve">Zero-frequency and extremely slow elastic edge waves in mechanical granular graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4974950⟩</w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2016.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057081v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam shaping to enhance zero group velocity Lamb mode generation in a composite plate and nondestructive testing application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of 3D surface acoustic waves in granular media with 3-color digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Faëse</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Penelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (4), pp.045112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4974950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889431v2</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable origami-inspired acoustic waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beam shaping to enhance zero group velocity Lamb mode generation in a composite plate and nondestructive testing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faëse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahab Babaee</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charfeddine Mechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1601019⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.13 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703382v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-frequency and slow elastic modes in phononic monolayer granular membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
+                <w:t xml:space="preserve">Perfect and broadband acoustic absorption by critically coupled sub-wavelength resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Romero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.11.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02535971v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable magneto-granular phononic crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Evaluation of crack parameters by a nonlinear frequency-mixing laser ultrasonics method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mezil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4947192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02535990v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Seismic Monitoring of Varying Water Levels in Granular Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zero-frequency and slow elastic modes in phononic monolayer granular membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Yang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2015.11.0142⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.201-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851843v1</w:t>
+                <w:t xml:space="preserve">hal-02535971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect and broadband acoustic absorption by critically coupled sub-wavelength resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconfigurable origami-inspired acoustic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahab Babaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Romero-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+                <w:t xml:space="preserve">Johannes T B Overvelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Richoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elizabeth R Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep19519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1601019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396621v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of crack parameters by a nonlinear frequency-mixing laser ultrasonics method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Tunable magneto-granular phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.04.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (16), pp.161903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4947192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535984v1</w:t>
+                <w:t xml:space="preserve">hal-02535990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic probing of cohesive granular media at very low consolidation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small-Scale Seismic Monitoring of Varying Water Levels in Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bergamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.11.011⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (7), pp.vzj2015.11.0142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2015.11.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03106391v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface waves in granular phononic crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasonic probing of cohesive granular media at very low consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ruiz Botello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486789v1</w:t>
+                <w:t xml:space="preserve">hal-03106391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of metaporous supercells by genetic algorithm for absorption optimization on a wide frequency band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of autogenous crack healing in cementitious materials by the nonlinear modulation of ultrasonic coda waves, 3D microscopy and X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lagarrigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Groby</w:t>
+                <w:t xml:space="preserve">Elisabeth Lys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dazel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102, pp.49-54. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.143-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511731v1</w:t>
+                <w:t xml:space="preserve">hal-01347514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal elastic constants evaluated with surface acoustic waves generated and detected by lasers within polycrystalline steel samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Picosecond laser ultrasonics for imaging of transparent polycrystalline materials compressed to megabar pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maju Kuriakose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Raetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Jenson</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940367⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (13), pp.259 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535981v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond laser ultrasonics for imaging of transparent polycrystalline materials compressed to megabar pressures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of metaporous supercells by genetic algorithm for absorption optimization on a wide frequency band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889424v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of autogenous crack healing in cementitious materials by the nonlinear modulation of ultrasonic coda waves, 3D microscopy and X-ray microtomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+                <w:t xml:space="preserve">Surface waves in granular phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.138⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.023008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347514v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precursors and triggering mechanisms of granular avalanches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single crystal elastic constants evaluated with surface acoustic waves generated and detected by lasers within polycrystalline steel samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ducousso-Ganjehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Delannay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Jenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (4), pp.043103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123946v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the absorption properties of acoustic porous plates by periodically embedding Helmholtz resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Groby</w:t>
+                <w:t xml:space="preserve">Precursors and triggering mechanisms of granular avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Nennig</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaël Duranteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4904534⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179024v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing sub-μm and μm-scale textures in H2O ice at megabar pressures by time-domain Brillouin scattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Bulou</w:t>
+                <w:t xml:space="preserve">Enhancing the absorption properties of acoustic porous plates by periodically embedding Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gasteau</w:t>
+                <w:t xml:space="preserve">Bruno Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (6), pp.273-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep09352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4904534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536559v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Hysteretic Torsional Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing sub-μm and μm-scale textures in H2O ice at megabar pressures by time-domain Brillouin scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cabaret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
+                <w:t xml:space="preserve">Damien Gasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.054301⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep09352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461006v1</w:t>
+                <w:t xml:space="preserve">hal-02536559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of the morphological characteristics of metallic powders in the context of mechanical alloying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Hysteretic Torsional Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Barguet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.054301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02414716v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Acoustic Propagation of Wave Packets Via the Self-Demodulation Effect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+                <w:t xml:space="preserve">Ultrasonic evaluation of the morphological characteristics of metallic powders in the context of mechanical alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Barguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (23), </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.11-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.234301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177984v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directivity patterns and pulse profiles of ultrasound emitted by laser action on interface between transparent and opaque solids: Analytical theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey Nikitin</w:t>
+                <w:t xml:space="preserve">Asymmetric Acoustic Propagation of Wave Packets Via the Self-Demodulation Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (4), pp.044902. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4861882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.234301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858811v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using simple shape three-dimensional rigid inclusions to enhance porous layer absorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Localized transversal-rotational modes in linear chains of equal masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4892760⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.013201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903157v1</w:t>
+                <w:t xml:space="preserve">hal-02486811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized transversal-rotational modes in linear chains of equal masses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Directivity patterns and pulse profiles of ultrasound emitted by laser action on interface between transparent and opaque solids: Analytical theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castagnede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.013201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (4), pp.044902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4861882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486811v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Relaxation and Aging Phenomena at the Nanoscale in Granular Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using simple shape three-dimensional rigid inclusions to enhance porous layer absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.108302⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (3), pp.1139-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4892760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959759v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small crack detection in cementitious materials using nonlinear coda wave modulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+                <w:t xml:space="preserve">Slow Relaxation and Aging Phenomena at the Nanoscale in Granular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Grondin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68, pp.98-104. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.108302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2014.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.108302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073102v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of a surface-wave survey over a laterally varying granular medium with property contrasts and velocity gradients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi d'endommagement de composite par l'étude de la CODA ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Valentina Socco</w:t>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Mourgues</w:t>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 197 (1), pp.233-247. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), pp.177-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rcma.24.177-189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196396v1</w:t>
+                <w:t xml:space="preserve">hal-01347572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d'endommagement de composite par l'étude de la CODA ultrasonore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical modelling of a surface-wave survey over a laterally varying granular medium with property contrasts and velocity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bergamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Laura Valentina Socco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Le Duff</w:t>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (2), pp.177-189. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (1), pp.233-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.24.177-189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347572v1</w:t>
+                <w:t xml:space="preserve">hal-01196396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale physical modeling of seismic-wave propagation using unconsolidated granular media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+                <w:t xml:space="preserve">Small crack detection in cementitious materials using nonlinear coda wave modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Dhemaied</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2014-0129.1⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157338v1</w:t>
+                <w:t xml:space="preserve">hal-01073102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of slow sound propagation and transparency in lossy, locally resonant periodic structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Richoux</w:t>
+                <w:t xml:space="preserve">Small-scale physical modeling of seismic-wave propagation using unconsolidated granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Romero García</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (6), pp.T323-T339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/9/093017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2014-0129.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406563v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of sound by porous layers with embedded periodic arrays of resonant inclusions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dazel</w:t>
+                <w:t xml:space="preserve">Limits of slow sound propagation and transparency in lossy, locally resonant periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Umnova</w:t>
+                <w:t xml:space="preserve">V Romero García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 134 (6), pp.4670-4680. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4824843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/9/093017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458841v1</w:t>
+                <w:t xml:space="preserve">hal-02406563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing of crack breathing by pulsed laser-generated acoustic waves</w:t>
               </w:r>
@@ -12757,51 +12769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenyin Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12859,2559 +12871,2689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing of laser-induced crack closure by pulsed laser-generated acoustic waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption of sound by porous layers with embedded periodic arrays of resonant inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ni</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olga Umnova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4772644⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (6), pp.4670-4680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4824843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354063v1</w:t>
+                <w:t xml:space="preserve">hal-02458841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a thermal bias control technique for Coda Wave Interferometry (CWI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+                <w:t xml:space="preserve">Probing of laser-induced crack closure by pulsed laser-generated acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (1), pp.014906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4772644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165123v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear mixing of ultrasonic coda waves with lower frequency swept pump waves for global detection of defects in multiple scattering media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Validation of a thermal bias control technique for Coda Wave Interferometry (CWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Letourneur</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (6), pp.064905. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (3), pp.658-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4791585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167005v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of stress-induced velocity variation in concrete under direct tensile force and monitoring of the damage level by using thermally-compensated Coda Wave Interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Nonlinear mixing of ultrasonic coda waves with lower frequency swept pump waves for global detection of defects in multiple scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
+                <w:t xml:space="preserve">Stephane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52 (8), pp.1038-1045. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (6), pp.064905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4791585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007343v1</w:t>
+                <w:t xml:space="preserve">hal-01167005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional discrete granular phononic crystal for shear wave control</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of stress-induced velocity variation in concrete under direct tensile force and monitoring of the damage level by using thermally-compensated Coda Wave Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.134307⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (8), pp.1038-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486819v1</w:t>
+                <w:t xml:space="preserve">hal-01007343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude-dependent phononic processes in a diatomic granular chain in the weakly nonlinear regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Béquin</w:t>
+                <w:t xml:space="preserve">Two-dimensional discrete granular phononic crystal for shear wave control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (4), pp.041305. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (13), pp.134307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.041305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.134307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460784v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear Biot waves in a noncohesive granular medium slab: Transfer function, self-action, second harmonic generation</w:t>
+                <w:t xml:space="preserve">Amplitude-dependent phononic processes in a diatomic granular chain in the weakly nonlinear regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-B. Legland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
+                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4712020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (4), pp.041305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.041305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458853v1</w:t>
+                <w:t xml:space="preserve">hal-02460784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing of laser-induced crack modulation by laser-monitored surface waves and surface skimming bulk waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear and nonlinear Biot waves in a noncohesive granular medium slab: Transfer function, self-action, second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen-Yin Ni</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonin Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 131 (3), pp.EL250-EL255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3684737⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 131 (6), pp.4292-4303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4712020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354126v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence of Rotational Elastic Waves in Granular Phononic Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+                <w:t xml:space="preserve">Probing of laser-induced crack modulation by laser-monitored surface waves and surface skimming bulk waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Yin Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Hua Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.225502⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (3), pp.EL250-EL255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3684737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813224v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity profile of an unconsolidated granular medium inferred from guided waves: Toward acoustic monitoring of analogue models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Mourgues</w:t>
+                <w:t xml:space="preserve">Experimental Evidence of Rotational Elastic Waves in Granular Phononic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 496 (1-4), pp.99-104. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (22), pp.225502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.225502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00588068v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Biot waves in porous media with application to unconsolidated granular media</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental evidence of ageing and slow restoration of the weak-contact configuration in tilted 3D granular packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kiesgen de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3277190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (11), pp.P11023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/11/P11023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458859v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of ageing and slow restoration of the weak-contact configuration in tilted 3D granular packings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear Biot waves in porous media with application to unconsolidated granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/11/P11023⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (2), pp.692-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3277190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533494v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conduction and Joule effect in one-dimensional chains of metallic beads: hysteresis under cycling DC currents and influence of electromagnetic pulses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Elasticity profile of an unconsolidated granular medium inferred from guided waves: Toward acoustic monitoring of analogue models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (4), pp.375-385. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 496 (1-4), pp.99-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-010-0185-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461021v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-avalanche structural rearrangements in the bulk of granular medium: Experimental evidence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vitali Goussev</w:t>
+                <w:t xml:space="preserve">Electrical conduction and Joule effect in one-dimensional chains of metallic beads: hysteresis under cycling DC currents and influence of electromagnetic pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (4), pp.375-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-010-0185-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/64003⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341128v1</w:t>
+                <w:t xml:space="preserve">hal-02461021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear photothermal and photoacoustic processes for crack detection</w:t>
+                <w:t xml:space="preserve">Acoustic Probing of the Jamming Transition in an Unconsolidated Granular Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grégoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Tournat</w:t>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mounier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vladislav Aleshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lauriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2008-00453-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (15), pp.158003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.158003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341150v1</w:t>
+                <w:t xml:space="preserve">hal-01326055v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Probing of the Jamming Transition in an Unconsolidated Granular Medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Aleshin</w:t>
+                <w:t xml:space="preserve">Pre-avalanche structural rearrangements in the bulk of granular medium: Experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Yu. Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.158003⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (64003), 64003-p1 : 64003-p6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/64003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326055v3</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How acoustic waves are guided in buried subsurface channels in unconsolidated granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Nonlinear photothermal and photoacoustic processes for crack detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.036602⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153, pp.313-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2008-00453-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341140v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of granular compaction by nonlinear acoustic resonance method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Non-cascade frequency-mixing processes for elastic waves in unconsolidated granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2931088⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (6-7), pp.492-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2008.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341116v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cascade frequency-mixing processes for elastic waves in unconsolidated granular materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">How acoustic waves are guided in buried subsurface channels in unconsolidated granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (036602), pp.036602-1 : 036602-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.036602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2008.03.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00341160v1</w:t>
+                <w:t xml:space="preserve">hal-00341140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering of acoustic waves and porous absorbing media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of granular compaction by nonlinear acoustic resonance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pagneux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Jaouen</w:t>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.70.026609⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (191916), pp.191916-1 : 191916-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2931088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518492v1</w:t>
+                <w:t xml:space="preserve">hal-00341116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multiple scattering of acoustic waves and porous absorbing media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (2), pp.026609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.70.026609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Probing Weak Forces in Granular Media through Nonlinear Dynamic dilatancy: Clapping Contacts and Polarization Anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veniamin Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92 (8), pp.085502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.085502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15421,160 +15563,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Frequency-Mixing Photoacoustic Characterisation of a Crack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mezil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chigarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitali Goussev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement of Nonlinear Ultrasonic Characteristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-281, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-1461-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId469"/>
+      <w:footerReference w:type="default" r:id="rId472"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15721,51 +15863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Demiquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Theocharis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.117201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Meng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Sheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202402082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800898v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paliovaios" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achilleos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2024.102199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demiquel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2024.103394" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04687129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharin Sensan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Passin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Belaiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c02545" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia O Krushynska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torrent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M Arag&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ardito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama R Bilal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0671" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Yasuda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Shu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijian Jiao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Raney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Deng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyang Mo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135375" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yang Zheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116761" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mall&#233;jac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sheng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theocharis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.32" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;jac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfab0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuvillier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005974" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156924" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005975" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2021.100286" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Raney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertoldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050271" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Dehesa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042383" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056814" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02561875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglai Wei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bertoldi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1166" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishuai Jin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romik Khajehtourian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Mueller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafsanjani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1913228117" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.07.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448813v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abb862" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Guo Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102323" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536380v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.024023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Hurley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15360-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070290v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.060302" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325907v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.06.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193440v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cebrecos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11305-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.184113" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980413v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy441" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132143v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052209" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02186089v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.044101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170707v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Zhang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi He" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab2810" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325883v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R Raney" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.024101" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366291v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121295" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224102" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536823v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5015952" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.060101" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118057v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.053001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118056v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05908-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118035v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz Botello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A.S. Quintanilla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castellanos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grekova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.07.021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47XV6R3S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889443v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.061001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01703881v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201; R. Raney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.204102" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.08.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01703897v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zheng" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C Fernandes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushen Sun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.084302" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889441v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134122" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889434v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa6b3d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536775v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.08.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007832" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057081v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974950" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889431v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.09.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01703382v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahab Babaee" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T B Overvelde" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R Chen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pichard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.11.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RB9KZJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535990v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947192" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851843v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.11.0142" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02396621v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19519" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535984v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.04.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0MB9SQ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106391v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.11.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQSXMPLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02486789v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheng" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511731v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagarrigue" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.09.011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N49PBRG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535981v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasteau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ducousso-Ganjehi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jenson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940367" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889424v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.007" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123946v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duranteau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179024v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904534" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536559v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gasteau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09352" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02461006v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabaret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;quin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.054301" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414716v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Barguet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36CMC891-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177984v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.234301" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858811v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861882" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903157v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagarrigue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4892760" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02486811v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pichard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.013201" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959759v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.108302" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196396v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valentina Socco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt521" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347572v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.177-189" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406563v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Romero Garc&#237;a" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/9/093017" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458841v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Umnova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824843" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354035v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyin Ni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Shen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4806209" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ni" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772644" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167005v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letourneur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791585" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02486819v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134307" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460784v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041305" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458853v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Legland" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4712020" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354126v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Yin Ni" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Hua Shen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3684737" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01813224v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.225502" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588068v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.10.004" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBRK9K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458859v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3277190" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533494v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/11/P11023" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02461021v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0185-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01DD24QH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341128v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Zaitsev" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64003" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341150v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00453-1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326055v3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.158003" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341140v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.036602" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341116v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2931088" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341160v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.03.014" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G3D4X84-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518492v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaouen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.026609" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171056v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veniamin Nazarov" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.085502" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536848v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1461-6_6" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Demiquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassos Achilleos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Theocharis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.117201" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Meng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Sheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202402082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04687129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharin Sensan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Passin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Belaiche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c02545" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demiquel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achilleos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2024.103394" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paliovaios" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2024.102199" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changxiu Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chigarev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Thr&#233;ard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedong Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07576" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijian Jiao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Shu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Yasuda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R Raney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44293-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054212" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia O Krushynska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Torrent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M Arag&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ardito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama R Bilal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0671" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Raney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Deng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyang Mo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135375" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yang Zheng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Allein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116761" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868349v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mall&#233;jac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.044035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436149v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;jac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Merkel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfab0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theocharis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.32" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guqi Yan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Geslain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156924" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hod&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuvillier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gusev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005974" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03752624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chigarev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005975" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Raney" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bertoldi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050271" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elton de Lima Savi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Avanesyan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilong Hua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2021.100286" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Dehesa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042383" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sathyan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056814" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471519v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Guo Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537156v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bertoldi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.07.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448813v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abb862" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02537154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143215" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02471496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lishuai Jin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romik Khajehtourian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Mueller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafsanjani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1913228117" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02561875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglai Wei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1166" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blondeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2020.102323" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.054055" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Hurley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15360-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536380v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.024023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070290v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mall&#233;jac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.060302" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325889v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.184113" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cebrecos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11305-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155298v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nigot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Boutkedjirt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.06.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132143v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Guo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052209" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02186089v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.044101" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy441" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170707v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi He" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab2810" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.024101" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121295" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maju Kuriakose" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.224102" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118035v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz Botello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A.S. Quintanilla" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castellanos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Grekova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.07.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47XV6R3S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536822v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.060101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536823v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5015952" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.053001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118056v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05908-9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.061001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01703897v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zheng" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus C Fernandes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushen Sun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.084302" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01703881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201; R. Raney" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.204102" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536009v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.08.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMDB4S1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889441v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134122" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889434v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aa6b3d" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106331v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007832" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.08.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02057081v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penelet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974950" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889431v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fa&#235;se" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.09.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02396621v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero-Garcia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19519" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.04.005" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0MB9SQ1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535971v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pichard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.11.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RB9KZJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01703382v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahab Babaee" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes T B Overvelde" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth R Chen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1601019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535990v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947192" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851843v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.11.0142" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106391v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.11.011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQSXMPLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889424v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.03.007" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511731v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagarrigue" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.09.011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N49PBRG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02486789v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheng" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.023008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02535981v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasteau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ducousso-Ganjehi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jenson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940367" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123946v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duranteau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179024v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4904534" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536559v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gasteau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09352" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02461006v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabaret" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;quin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.054301" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414716v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Barguet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.012" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36CMC891-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177984v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.234301" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02486811v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pichard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.013201" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858811v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861882" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903157v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagarrigue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brouard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4892760" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959759v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.108302" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347572v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.177-189" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196396v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valentina Socco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt521" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406563v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Romero Garc&#237;a" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/9/093017" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354035v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenyin Ni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Shen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4806209" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458841v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Umnova" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824843" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354063v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ni" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772644" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letourneur" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791585" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02486819v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134307" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460784v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.041305" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458853v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Legland" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Novak" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4712020" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354126v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Yin Ni" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Hua Shen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3684737" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01813224v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.225502" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533494v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/11/P11023" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02458859v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3277190" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588068v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.10.004" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBRK9K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02461021v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0185-8" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01DD24QH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326055v3" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclaire" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.158003" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341128v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Zaitsev" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/64003" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341150v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00453-1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341160v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inserra" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2008.03.014" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G3D4X84-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341140v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.036602" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341116v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2931088" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518492v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafarge" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaouen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.026609" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171056v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veniamin Nazarov" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.085502" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02536848v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1461-6_6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>