--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -194,965 +194,1086 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating functional accessibility and pedestrian environmental comfort: A spatially explicit framework for urban walkability evaluation</w:t>
+                <w:t xml:space="preserve">Daytime Visual Walkability: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Cao</w:t>
+                <w:t xml:space="preserve">Chongan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Transactions in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (2), pp.e70249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23998083251413000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tgis.70249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448447v1</w:t>
+                <w:t xml:space="preserve">hal-05581919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the frame: evaluating panoramic vs. perspective images for assessing place perception</w:t>
+                <w:t xml:space="preserve">Integrating functional accessibility and pedestrian environmental comfort: A spatially explicit framework for urban walkability evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
+                <w:t xml:space="preserve">Qi Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13658816.2025.2483857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23998083251413000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101586v1</w:t>
+                <w:t xml:space="preserve">hal-05448447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound source classification for soundscape analysis using fast third-octave bands data from an urban acoustic sensor network</w:t>
+                <w:t xml:space="preserve">Beyond the frame: evaluating panoramic vs. perspective images for assessing place perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modan Tailleur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0026479⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2025.2483857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676606v1</w:t>
+                <w:t xml:space="preserve">hal-05101586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE WHOLE IS OTHER THAN THE SUM OF ITS PARTS: SENSIBILITY ANALYSIS OF 360° URBAN IMAGE SPLITTING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leduc</w:t>
+                <w:t xml:space="preserve">Sound source classification for soundscape analysis using fast third-octave bands data from an urban acoustic sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-33-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156 (1), pp.416-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0026479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684189v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual data sphere: inverse stereographic projection for immersive multi-perspective geovisualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Spur</w:t>
+                <w:t xml:space="preserve">THE WHOLE IS OTHER THAN THE SUM OF ITS PARTS: SENSIBILITY ANALYSIS OF 360° URBAN IMAGE SPLITTING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, V-4-2022, pp.235-242. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-235-2022⟩</w:t>
+              <w:t xml:space="preserve">, 2022, V-4, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-33-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735799v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Multiple and Coordinated Views for Multilayered Geospatial Data in Virtual Reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Virtual data sphere: inverse stereographic projection for immersive multi-perspective geovisualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Spur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (9), pp.425. </w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, V-4-2022, pp.235-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/info11090425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-235-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931923v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing multilayered geospatial data in virtual reality to access public lighting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Exploring Multiple and Coordinated Views for Multilayered Geospatial Data in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Spur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Houel</w:t>
+                <w:t xml:space="preserve">Erwan David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, XLIII-B4-2020, pp.623-630. </w:t>
+              <w:t xml:space="preserve">Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (9), pp.425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2020-623-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/info11090425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932206v1</w:t>
+                <w:t xml:space="preserve">hal-02931923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visualizing multilayered geospatial data in virtual reality to access public lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Spur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B4-2020, pp.623-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2020-623-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lighting Intention Materialization with a Light-Based Parametric Design Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Miguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Architectural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (4), pp.507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1260/1478-0771.8.4.507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1162,556 +1283,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Perspectives Integration in the Qualification of the Urban Spaces: Towards a 2D- and a 3D-Enrichment of the S-Partition Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara E.A. Piga; Rossella Salerno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Design and Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-82, 2017, 978-3-319-51803-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-51804-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent Geometric, Structural and Environmental Design: Louvre Abu Dhabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbert Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Stutts Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisher Al</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witt Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hesselgren Lars and Sharma Shrikant and Wallner Johannes and Baldassini Niccolo and Bompas Philippe and Raynaud Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Architectural Geometry 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Vienna, pp.77--90, 2013, 978-3-7091-1251-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7091-1251-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Surrounding Space to Assess the Pedestrian Visual Aperture Angle in the Urban Fabric: Toward a Kurtosis-Based Isovist Indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Miguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vasily V. Popovich; Christophe Claramunt; Thomas Devogele; Manfred Schrenk; Kyrill Korolenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Fusion and Geographic Information Systems - Towards the Digital Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-142, 2011, 978-3-642-19765-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19766-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Spatial Semantics to Analyze the Visual Dynamics of the Pedestrian Mobility in the Urban Fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Painho; Maribel Yasmina Santos; Hardy Pundt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geospatial Thinking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-257, 2010, 978-3-642-12325-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12326-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1721,186 +1842,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-based spectral super-resolution of third octave acoustic sensor data: is privacy at risk ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modan Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymae Benaatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Signal Processing Conference (EUSIPCO 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2025, Palerme, Italy. pp.306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revitalizing Walkability Scores: A New Assessment Based on Accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1918,353 +2039,353 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Angers, France. pp.39-50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012557500003696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Will Virtual Reality Bring to the Qualification of Visual Walkability in Cities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chongan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Angers, France. pp.203-210, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012731200003696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards better visualizations of urban sound environments: insights from interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modan Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.4750-4760, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2024_3502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Urban Perception Using Only Image Segmentation Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,214 +2403,214 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Geographical Information Systems Theory, Applications and Management 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.200-207, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011969700003473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral trancoder : using pretrained urban sound classifiers on undersampled spectral representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modan Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Tampere &amp; online, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isovist computation of outdoor environment with semi-dense line SLAM and monocular camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2517,203 +2638,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Bouju; Christine Plumejeaud-Perreau, May 2021, La Rochelle, France. pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MapStack: Exploring Multilayered Geospatial Data In Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Spur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Information Visualization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.88-99, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0008978600880099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical/Digital Spaces Collisions. So What? Session 9 – Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2732,92 +2853,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48537/hal-03220354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The space-time cube as an effective way of representing and analysing the streetscape along a pedestrian route in an urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2836,444 +2957,444 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Architecture Envisioning Conference (EAEA14 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Lescop; Anetta Kępczyńska-Walczak, Sep 2019, Nantes, France. pp.03005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20196403005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et restitution vidéographique des ambiances urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Signorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.01012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20184701012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of visual immersion on perception of urban morphology and density in 3D city models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ameil</w:t>
+                <w:t xml:space="preserve">Virtually physical presentation of data layers for spatio temporal urban data visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Spur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VSMM.2017.8346303⟩</w:t>
+              <w:t xml:space="preserve">2017 23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VSMM.2017.8346302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068712v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually physical presentation of data layers for spatio temporal urban data visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Spur</w:t>
+                <w:t xml:space="preserve">Impact of visual immersion on perception of urban morphology and density in 3D city models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ameil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VSMM.2017.8346302⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VSMM.2017.8346303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068700v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ego-city. Automatic textual description of urban ambiences’ factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Signorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3288,328 +3409,328 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 541 - 545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Ambiances: a synopsis of theory and practices in an interdisciplinary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara E.A. Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Chiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Vegetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Boffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Rainisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 367 - 372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data model for simulation models relying on spatio-temporal urban data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G G Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G G Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on Urban Data Modelling and Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Liège, Belgium. 7 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/udmv.20161413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UrbApp : On-site urban materials acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3625,113 +3746,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges and Applications of Urban Augmented Reality workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Knowledge Management Through Virtual Reality: Theoretical Aspects and Experiment Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3750,916 +3871,916 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metrics to evaluate and improve text-based information visualization in 3D urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSCG'2014 - 22nd International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All range and heterogeneous multi-scale 3D city models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besuievsky Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Patow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/3u3d/201202006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EnVIE project: A framework to produce urban data at large scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadiot Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caniot Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papin Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/3u3d/201202008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized approach for historical mock-up acquisition and data modelling: towards historically enriched 3D city models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.02009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/3u3d/201202009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confronting architectural design practices and parametric design potentialities - A discussion for the description of lighting design intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based Semantic Visualization of Trajectory Data in Urban City with a Space-time Cube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd WSEAS International Conference on Visualization, Imaging and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Faro, Portugal. pp.99--105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inverse daylighting model for CAAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCCG'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Budmerice Castle, Slovakia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1921264.1921283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Handling in Inverse Daylighting for CAAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Practice of Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4669,111 +4790,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban DataSphere: Exploring Immersive Multiview Visualizations in Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Spur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4783,100 +4904,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation inverse de l'éclairage naturel pour le projet architectural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Nantes, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00383341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4886,51 +5007,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D, au-delà de la visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4939,65 +5060,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Saint-Paul-en-Jarez, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01523246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5065,51 +5186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D8F915A"/>
+    <w:nsid w:val="CEE3F11F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5296,51 +5417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-tourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4401-9267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121983528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/tourre-vincent/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448447v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251413000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101586v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2025.2483857" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-33-2022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-235-2022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11090425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-623-2020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1478-0771.8.4.507" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stutts Frost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fisher Al" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witt Andrew" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1251-9_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572047v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bracquart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012557500003696" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongan Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012731200003696" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011969700003473" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368466v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978600880099" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220354" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196403005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Signorelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ameil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346303" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Coppin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346302" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chiarini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vegetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boffi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rainisio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Langlois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Gervais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besuievsky Gonzalo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadiot Pierre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caniot Guillaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papin Christophe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745867v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502443v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921264.1921283" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068612v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383341v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01523246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-tourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4401-9267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121983528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/tourre-vincent/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.70249" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251413000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2025.2483857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-33-2022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-235-2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11090425" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-623-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1478-0771.8.4.507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491469v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stutts Frost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fisher Al" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witt Andrew" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1251-9_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bracquart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012557500003696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012731200003696" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011969700003473" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978600880099" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220354" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196403005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Signorelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Coppin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ameil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346303" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chiarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vegetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boffi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rainisio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Gervais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161413" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besuievsky Gonzalo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501907v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadiot Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caniot Guillaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papin Christophe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745867v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502443v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921264.1921283" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383341v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01523246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>