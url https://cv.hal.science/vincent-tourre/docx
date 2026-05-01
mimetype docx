--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -3136,235 +3136,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually physical presentation of data layers for spatio temporal urban data visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Spur</w:t>
+                <w:t xml:space="preserve">Impact of visual immersion on perception of urban morphology and density in 3D city models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toinon Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ameil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VSMM.2017.8346302⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VSMM.2017.8346303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068700v1</w:t>
+                <w:t xml:space="preserve">hal-02068712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of visual immersion on perception of urban morphology and density in 3D city models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Toinon Vigier</w:t>
+                <w:t xml:space="preserve">Virtually physical presentation of data layers for spatio temporal urban data visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Spur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ameil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tourre</w:t>
+                <w:t xml:space="preserve">Jimmy Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2017 23rd International Conference on Virtual System &amp; Multimedia (VSMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VSMM.2017.8346303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VSMM.2017.8346302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068712v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ego-city. Automatic textual description of urban ambiences’ factors</w:t>
               </w:r>
@@ -3996,408 +3996,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All range and heterogeneous multi-scale 3D city models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generalized approach for historical mock-up acquisition and data modelling: towards historically enriched 3D city models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang He</w:t>
+                <w:t xml:space="preserve">Roland Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besuievsky Gonzalo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/3u3d/201202006⟩</w:t>
+              <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.02009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/3u3d/201202009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501831v1</w:t>
+                <w:t xml:space="preserve">hal-00738193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EnVIE project: A framework to produce urban data at large scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadiot Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadiot Pierre</w:t>
+                <w:t xml:space="preserve">Caniot Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papin Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/3u3d/201202008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized approach for historical mock-up acquisition and data modelling: towards historically enriched 3D city models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+                <w:t xml:space="preserve">All range and heterogeneous multi-scale 3D city models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Billen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+                <w:t xml:space="preserve">Besuievsky Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Carré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gustavo Patow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.02009, </w:t>
+              <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/3u3d/201202009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/3u3d/201202006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738193v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confronting architectural design practices and parametric design potentialities - A discussion for the description of lighting design intentions</w:t>
               </w:r>
@@ -5186,51 +5186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEE3F11F"/>
+    <w:nsid w:val="AE33766B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5417,51 +5417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-tourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4401-9267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121983528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/tourre-vincent/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.70249" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251413000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2025.2483857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-33-2022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-235-2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11090425" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-623-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1478-0771.8.4.507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491469v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stutts Frost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fisher Al" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witt Andrew" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1251-9_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bracquart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012557500003696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012731200003696" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011969700003473" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978600880099" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220354" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196403005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Signorelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Coppin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ameil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346303" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chiarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vegetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boffi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rainisio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Gervais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161413" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besuievsky Gonzalo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501907v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadiot Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caniot Guillaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papin Christophe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745867v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502443v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921264.1921283" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383341v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01523246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-tourre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4401-9267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121983528" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/tourre-vincent/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.70249" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251413000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2025.2483857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-33-2022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-235-2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info11090425" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-623-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1478-0771.8.4.507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491469v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stutts Frost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fisher Al" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witt Andrew" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1251-9_6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bracquart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012557500003696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012731200003696" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011969700003473" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008978600880099" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220354" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196403005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Signorelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ameil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Coppin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSMM.2017.8346302" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chiarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vegetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boffi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rainisio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Gervais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161413" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadiot Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caniot Guillaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papin Christophe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besuievsky Gonzalo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745867v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502443v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921264.1921283" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383341v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01523246v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>