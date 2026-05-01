--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -390,546 +390,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04565562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fossil species of the saucer bug genus Ilyocoris (Heteroptera, Naucoridae) from the Upper Miocene maar paleolake of la Montagne d’Andance (France)</w:t>
+                <w:t xml:space="preserve">Transfer properties and chloride-induced corrosion resistance of GGBS and metakaolin alkali-activated materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jattiot</w:t>
+                <w:t xml:space="preserve">Patrick Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoentomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/palaeoentomology.6.3.9⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142, pp.105182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2023.105182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390274v1</w:t>
+                <w:t xml:space="preserve">hal-04190562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Raman calibration of trioctahedral ferromagnesium chlorite minerals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+                <w:t xml:space="preserve">Behavior of calcined clay based geopolymers under sulfuric acid attack: Meta-illite and metakaolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Diaz Caselles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Balsamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.6596⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 363, pp.129889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.129889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215491v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer properties and chloride-induced corrosion resistance of GGBS and metakaolin alkali-activated materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical Raman calibration of trioctahedral ferromagnesium chlorite minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Vennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Azar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lahalle</w:t>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2023.105182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190562v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of calcined clay based geopolymers under sulfuric acid attack: Meta-illite and metakaolin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Benavent</w:t>
+                <w:t xml:space="preserve">A new fossil species of the saucer bug genus Ilyocoris (Heteroptera, Naucoridae) from the Upper Miocene maar paleolake of la Montagne d’Andance (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 363, pp.129889. </w:t>
+              <w:t xml:space="preserve">Palaeoentomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.129889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/palaeoentomology.6.3.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032808v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drying temperature on the properties of alkali-activated binders - Recommendations for sample preconditioning</w:t>
               </w:r>
@@ -941,77 +941,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Balsamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 151, pp.106617. </w:t>
@@ -1218,51 +1218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1352,51 +1352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Balsamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1447,51 +1447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper upper Albian (Mortoniceras rostratum Zone) cephalopods from Clansayes (Drôme, south-eastern France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1575,291 +1575,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness to water and temperature, and activation energies of metakaolin-based geopolymer and alkali-activated slag binders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Benavent</w:t>
+                <w:t xml:space="preserve">Lowermost Jurassic dinosaur ecosystem from the Bleymard Strait (southern France): sedimentology, mineralogy, palaeobotany and palaeoichnology of the Dolomitic Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐david Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bucher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 300, pp.124066. </w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158 (10), pp.1830-1846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S001675682100039X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346130v1</w:t>
+                <w:t xml:space="preserve">hal-04975878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowermost Jurassic dinosaur ecosystem from the Bleymard Strait (southern France): sedimentology, mineralogy, palaeobotany and palaeoichnology of the Dolomitic Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness to water and temperature, and activation energies of metakaolin-based geopolymer and alkali-activated slag binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lahalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Benavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐david Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Trincal</w:t>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 158 (10), pp.1830-1846. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 300, pp.124066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S001675682100039X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975878v1</w:t>
+                <w:t xml:space="preserve">hal-03346130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une industrialisation des liants alcali-activés</w:t>
               </w:r>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Jainin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2104,51 +2104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New occurrence of the middle Toarcian Telodactylites eucosmus (Lippi Boncambi, 1947) (Ammonitina) from the NW European realm, and introduction of a new genus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,308 +2461,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of hydraulic binders for reducing sulphate leaching: application to gypsiferous soil sampled in Ile-de-France region (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underground dinosaur tracksite inside a karst of southern France: Early Jurassic tridactyl traces from the Dolomitic Formation of the Malaval Cave (Lozère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2376-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (1), pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5038/1827-806X.47.1.2149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093592v1</w:t>
+                <w:t xml:space="preserve">insu-01674535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underground dinosaur tracksite inside a karst of southern France: Early Jurassic tridactyl traces from the Dolomitic Formation of the Malaval Cave (Lozère)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of hydraulic binders for reducing sulphate leaching: application to gypsiferous soil sampled in Ile-de-France region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Speleology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (1), pp.29-42. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (23), pp.22977-22997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5038/1827-806X.47.1.2149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2376-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01674535v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The elusive ettringite under the high-vacuum SEM - a reflection based on natural samples, the use of Monte Carlo modelling of EDS analyses and an extension to the ettringite group minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,51 +2861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2950,425 +2950,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du plomb au pays des sucs : les anciennes mines de Versilhac et du Chambonnet, Haute-Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossiliferous Holocene tufa of Mende (Lozère, southern France): implication for the Atlantic vegetation of the Causses Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sallé</w:t>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Règne Minéral</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 187 (4-5), pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.4-5.225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502820v1</w:t>
+                <w:t xml:space="preserve">insu-01384227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossiliferous Holocene tufa of Mende (Lozère, southern France): implication for the Atlantic vegetation of the Causses Basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Al-free di-trioctahedral substitution in chlorite and a ferri-sudoite end-member</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 187 (4-5), pp.225-235. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.675-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.4-5.225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/claymin.2016.051.4.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01384227v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-free di-trioctahedral substitution in chlorite and a ferri-sudoite end-member</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles découvertes minéralogiques à Versilhac, Haute-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lanari</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Règne Minéral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, pp.13-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502795v1</w:t>
+                <w:t xml:space="preserve">hal-01502824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles découvertes minéralogiques à Versilhac, Haute-Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Du plomb au pays des sucs : les anciennes mines de Versilhac et du Chambonnet, Haute-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Règne Minéral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 131, pp.13-23</w:t>
+              <w:t xml:space="preserve">, 2016, 131, pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502824v1</w:t>
+                <w:t xml:space="preserve">hal-01502820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature micro-mapping in oscillatory-zoned chlorite: Application to study of a green-schist facies fault zone in the Pyrenean Axial Zone (Spain)</w:t>
               </w:r>
@@ -3540,51 +3540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grobety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Fluid-rock-tectonics interactions in basins and orogens, 55, pp.160-175. </w:t>
@@ -3800,90 +3800,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plattenkalks of the Causse Méjean (France) : a key landmark for the reconstruction of Upper Jurassic coastal palaeoecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐david Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3938,64 +3938,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laitier alcali-activé : du laboratoire aux applications industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,90 +4050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the resistance against chloride-induced corrosion between ordinary and alkali activated concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4188,51 +4188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of alkali-activated concrete for structural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,90 +4300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the resistance against chloride-induced corrosion between ordinary and alkali activated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4451,64 +4451,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Benavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4825,51 +4825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des ammonites pyriteuses, Toarcien moyen et supérieur des Causses (Lozère - France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jattiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,51 +5481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz Caselles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Balsamo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benavent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02640-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04565562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2023.12.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.6.3.9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04215491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lamm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marshall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04190562v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lahalle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105182" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129889" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03414263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106617" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102537" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03531292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756821001382" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106993" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agp.2021.139308" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03346130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124066" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04975878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675682100039X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jainin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Simon-Coin&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sall&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12344" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2020/0867" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03874737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1728286" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hillier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2376-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.47.1.2149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1394-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-01502820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bureau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.225" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-01502795v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.09" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-01502824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Brice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5217" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grobety" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bessi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2014.04.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STML7W1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Kiiashko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793569v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243776v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brocard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334860v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BESA2006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz Caselles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Balsamo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Benavent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02640-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04565562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2023.12.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04190562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lahalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129889" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04215491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lamm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marshall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.6.3.9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03414263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106617" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102537" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03531292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756821001382" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Multon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106993" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759607v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latutrie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Tajika" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/agp.2021.139308" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04975878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;david Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001675682100039X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03346130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jainin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Simon-Coin&#231;on" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sall&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12344" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2020/0867" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03874737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2019.1728286" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.47.1.2149" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2376-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1394-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.225" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-01502795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.09" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-01502824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-01502820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Brice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5217" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grobety" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bessi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2014.04.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STML7W1Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Kiiashko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04793569v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243776v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brocard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01334860v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BESA2006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>