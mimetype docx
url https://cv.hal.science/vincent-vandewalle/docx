--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -2300,325 +2300,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric Multi-Partitions Clustering</w:t>
+                <w:t xml:space="preserve">Multiple partition clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Du Roy de Chaumaray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Marbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLADAG 2025 - 15th Scientific Meeting of the CLAssification and Data Analysis Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Naples (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Working Group on Model Based Clustering 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Valbonne Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451346v1</w:t>
+                <w:t xml:space="preserve">hal-05451368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple partition clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model-Based Clustering approach for toxicity assessment using Cell Painting data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Grigoryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Du Roy de Chaumaray</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Yoo Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Group on Model Based Clustering 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Valbonne Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">JdS2025 - Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.1146-1151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451368v1</w:t>
+                <w:t xml:space="preserve">hal-05081700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Clustering approach for toxicity assessment using Cell Painting data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-parametric Multi-Partitions Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jin Yoo Lee</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Du Roy de Chaumaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS2025 - Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.1146-1151</w:t>
+              <w:t xml:space="preserve">CLADAG 2025 - 15th Scientific Meeting of the CLAssification and Data Analysis Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081700v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EM Stopping Rule for Avoiding Degeneracy in Gaussian-based Clustering with Missing Data</w:t>
               </w:r>
@@ -2689,234 +2689,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of missing data on mixtures and clustering with illustrations in Biology and Medicine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification non supervisée des processus d'événements récurrents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boyer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génia Babykina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSR 2023 - The 24th annual Conference of the Romanian Society of Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">JdS 2023 - 54es Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bruxelles (BEL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370870v1</w:t>
+                <w:t xml:space="preserve">hal-04411145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification non supervisée des processus d'événements récurrents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of missing data on mixtures and clustering with illustrations in Biology and Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génia Babykina</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2023 - 54es Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bruxelles (BEL), France</w:t>
+              <w:t xml:space="preserve">SPSR 2023 - The 24th annual Conference of the Romanian Society of Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411145v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering: from modeling to visualizing Mapping clusters as spherical Gaussians</w:t>
               </w:r>
@@ -3233,446 +3233,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Based Visualization of Gaussian and Non-Gaussian Based Clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous semi-parametric estimation of clustering and regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Marbac Lourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIMO 2021: Workshop on Mixture Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52èmes journées de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice / Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2012.14159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505667v1</w:t>
+                <w:t xml:space="preserve">hal-03515286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support of temporal structure in the statistical analysis of high-throughput proteomic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Heyse</w:t>
+                <w:t xml:space="preserve">Gaussian Based Visualization of Gaussian and Non-Gaussian Based Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marbac Lourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Statistique 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">MIMO 2021: Workshop on Mixture Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525345v1</w:t>
+                <w:t xml:space="preserve">hal-03505667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous semi-parametric estimation of clustering and regression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+                <w:t xml:space="preserve">Support of temporal structure in the statistical analysis of high-throughput proteomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Heyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amouyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bauters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes journées de la SFdS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de Statistique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515286v1</w:t>
+                <w:t xml:space="preserve">hal-03525345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Missing Data on Mixtures and Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MHC2021 - Mixtures, Hidden Markov Models, Clustering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Orsay, France</w:t>
@@ -3727,51 +3727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amouyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3861,51 +3861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amouyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4098,73 +4098,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Marbac-Lourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Econometrics and Statistics (EcoSta 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Taichung, Taiwan</w:t>
+              <w:t xml:space="preserve">SPSR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398999v1</w:t>
+                <w:t xml:space="preserve">hal-02400486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Based Visualization of Gaussian and Non-Gaussian Based Clustering</w:t>
               </w:r>
@@ -4193,73 +4193,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Marbac-Lourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Econometrics and Statistics (EcoSta 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Taichung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400486v1</w:t>
+                <w:t xml:space="preserve">hal-02398999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering spatial functional data</w:t>
               </w:r>
@@ -4524,230 +4524,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A targeted multi-partitions clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaussian-based visualization of Gaussian and non-Gaussian model-based clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Marbac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Pise, Italy</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949111v1</w:t>
+                <w:t xml:space="preserve">hal-01949127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian-based visualization of Gaussian and non-Gaussian model-based clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A targeted multi-partitions clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Marbac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">The 11th International Conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949127v1</w:t>
+                <w:t xml:space="preserve">hal-01949111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture Models with Missing data Classication of Satellite Image Time Series</w:t>
               </w:r>
@@ -5791,377 +5791,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Clustering Approach for Chemical Toxicity Assessment Using Cell Painting Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariam Grigoryan</w:t>
+                <w:t xml:space="preserve">Unveiling Hidden Structures in the Main Belt: A Probabilistic Framework for Asteroid Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rouquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROTOX 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPSC-DPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. , 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454003v1</w:t>
+                <w:t xml:space="preserve">hal-05421908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Hidden Structures in the Main Belt: A Probabilistic Framework for Asteroid Families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Fragments to Families: Asteroid Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Guy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Carry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sophia-summit 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Biot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05421908v1</w:t>
+                <w:t xml:space="preserve">hal-05453426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Fragments to Families: Asteroid Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Guy</w:t>
+                <w:t xml:space="preserve">A Model-Based Clustering Approach for Chemical Toxicity Assessment Using Cell Painting Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Grigoryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Carry</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sophia-summit 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Biot, France</w:t>
+              <w:t xml:space="preserve">EUROTOX 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453426v1</w:t>
+                <w:t xml:space="preserve">hal-05454003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Based Clustering Approach for Chemical Toxicity Assessment Using Cell Painting Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Grigoryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SophI.A Summit 2024 - 7th international AI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6212,51 +6212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amouyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,204 +6305,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based multivariate discretization for logistic regression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous dimension reduction and multi-objective clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Science Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">Statlearn’17, Lyon: 4-7 april 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075126v1</w:t>
+                <w:t xml:space="preserve">hal-03183333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous dimension reduction and multi-objective clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based multivariate discretization for logistic regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statlearn’17, Lyon: 4-7 april 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Data Science Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183333v1</w:t>
+                <w:t xml:space="preserve">hal-02075126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering categorical functional data Application to medical discharge letters Medical discharge letters</w:t>
               </w:r>
@@ -7758,51 +7758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Visade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genia G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero-Bravo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deschasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Talpaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2022.6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090573v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2021.2000872" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087279v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ehrhardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beben" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1929090" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimonprez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9233074" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949155v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-020-09369-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2020.12" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8040597" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delettrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;richon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-020-01091-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414293v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuvelliez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Beseme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55727-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2018.06.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandromme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987760v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2016.1277753" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950112v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-016-0250-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787757v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921023v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Eirola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.07.050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.02.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0D0741-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;goire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Jollois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Qannari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sabourin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-84" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05451346v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Du Roy de Chaumaray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05451368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Grigoryan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouqui&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yoo Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04867801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65993-5_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laporte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genia Babykina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus A. Carretero Bravo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heyse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bauters" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac Lourdelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2012.14159" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2021.04.159" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03124801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac-Lourdelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400486v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949111v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iovleff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mottet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667588v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Castellan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cozma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Biernacki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386678v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Guy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-321" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453426v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03124837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250812v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948934v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119387916.ch7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973094v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949135v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00447141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03118189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Visade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genia G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carretero-Bravo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deschasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dewez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Talpaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2022.6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090573v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2021.2000872" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087279v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ehrhardt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beben" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2021.1929090" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Preda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimonprez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9233074" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949155v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357-020-09369-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dce.2020.12" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8040597" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delettrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;richon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-020-01091-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414293v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuvelliez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brunin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Beseme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hulot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55727-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2018.06.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01692197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandromme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987760v4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2016.1277753" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950112v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-016-0250-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787757v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00357" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921023v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Eirola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lendasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.07.050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Govaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.02.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0D0741-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;goire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Jollois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Qannari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sabourin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-84" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05451368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Du Roy de Chaumaray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081700v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Grigoryan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouqui&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Yoo Lee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05451346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04867801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65993-5_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laporte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genia Babykina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus A. Carretero Bravo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heyse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bauters" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2012.14159" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac Lourdelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525345v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525354v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2021.04.159" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03124801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marbac-Lourdelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949127v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Iovleff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mottet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667588v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Castellan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cozma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Biernacki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386678v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Guy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-321" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03124837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03183299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250812v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948934v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119387916.ch7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973094v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949135v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00447141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03118189v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>