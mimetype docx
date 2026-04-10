--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -252,900 +252,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réduire l’empreinte plastique de la recherche ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endosomal Microautophagy is Activated by Specific Cellular Stresses in Trout Hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Jeanne Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fiona Ruhnau</w:t>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9692⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.39347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-23022-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323942v1</w:t>
+                <w:t xml:space="preserve">hal-05296142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosomal Microautophagy is Activated by Specific Cellular Stresses in Trout Hepatocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Véron</w:t>
+                <w:t xml:space="preserve">Comment réduire l’empreinte plastique de la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Gouis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steffi Reji</w:t>
+                <w:t xml:space="preserve">Clara Priou-Sédillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Fiona Ruhnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.39347. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro Spécial #04 RSE, pp.134-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-23022-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296142v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: A key function amid a changing environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy protects against hyperglycemic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.752-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27694127.2024.2403956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2023.2267415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794731v1</w:t>
+                <w:t xml:space="preserve">hal-04231578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy protects against hyperglycemic stress</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High carbohydrate to protein ratio promotes changes in intestinal microbiota and host metabolism in rainbow trout (Oncorhynchus mykiss) fed plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2023.2267415⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 578, pp.740049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231578v1</w:t>
+                <w:t xml:space="preserve">hal-04211282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High carbohydrate to protein ratio promotes changes in intestinal microbiota and host metabolism in rainbow trout (Oncorhynchus mykiss) fed plant-based diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Defaix</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Marchand</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-023-00951-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211282v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: A key function amid a changing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Autophagy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-023-00951-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27694127.2024.2403956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412783v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting/refeeding: an experimental model to study the impact of early thermal manipulation on hepatic metabolism in mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1369,51 +1369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1490,51 +1490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laithier J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,51 +1624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jésabel Laithier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,295 +1726,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effect of a low-protein high-carbohydrate diet on mature female and male, and neomale rainbow trout</w:t>
+                <w:t xml:space="preserve">Glucose injection into the yolk influences intermediary metabolism in adult Nile tilapia fed with high levels of carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Favalier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Maunas</w:t>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (11), </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22116149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271066v1</w:t>
+                <w:t xml:space="preserve">hal-03336931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose injection into the yolk influences intermediary metabolism in adult Nile tilapia fed with high levels of carbohydrates</w:t>
+                <w:t xml:space="preserve">Short-term effect of a low-protein high-carbohydrate diet on mature female and male, and neomale rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nathan Favalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (9), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22116149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336931v1</w:t>
+                <w:t xml:space="preserve">hal-03271066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress and antioxidant response in rainbow trout fry exposed to acute hypoxia is affected by selenium nutrition of parents and during first exogenous feeding</w:t>
               </w:r>
@@ -2128,498 +2128,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Early feeding with hyperglucidic diet during fry stage exerts long-term positive effects on nutrient metabolism and growth performance in adult tilapia ( Oreochromis niloticus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2020.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408346v1</w:t>
+                <w:t xml:space="preserve">hal-02933233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early feeding with hyperglucidic diet during fry stage exerts long-term positive effects on nutrient metabolism and growth performance in adult tilapia ( Oreochromis niloticus )</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effect of selenium sources in plant-based diets on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles under chronic stress exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jns.2020.34⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933233v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selenium sources in plant-based diets on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles under chronic stress exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Godin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 529, </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.2887 - 2899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907268v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose Injection Into Yolk Positively Modulates Intermediary Metabolism and Growth Performance in Juvenile Nile Tilapia (Oreochromis niloticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suksan Kumkhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2664,295 +2664,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early feeding of rainbow trout (Oncorhynchus mykiss) with methionine-deficient diet over a 2 week period: consequences for liver mitochondria in juveniles</w:t>
+                <w:t xml:space="preserve">Looking at the complex relationships between migration behavior and conditional strategy based on energy metabolism in the European glass eel (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Seite</w:t>
+                <w:t xml:space="preserve">Hengtong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthik Masagounder</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.203687⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299637v1</w:t>
+                <w:t xml:space="preserve">hal-02299643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking at the complex relationships between migration behavior and conditional strategy based on energy metabolism in the European glass eel (Anguilla anguilla)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early feeding of rainbow trout (Oncorhynchus mykiss) with methionine-deficient diet over a 2 week period: consequences for liver mitochondria in juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
+                <w:t xml:space="preserve">Sarah Seite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Huchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+                <w:t xml:space="preserve">Karthik Masagounder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 696, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.203687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299643v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dietary astaxanthin on the hepatic oxidative stress response caused by episodic hyperoxia in rainbow trout</w:t>
               </w:r>
@@ -2964,51 +2964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Tatiana Kalinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Robaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,90 +3072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMA restricted to mammals and birds: myth or reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3200,325 +3200,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
+                <w:t xml:space="preserve">A reassessment of the carnivorous status of salmonids : hepatic glucokinase is expressed in wild fish in Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araya Jangprai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.276-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856172v1</w:t>
+                <w:t xml:space="preserve">hal-01607554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of the carnivorous status of salmonids : hepatic glucokinase is expressed in wild fish in Kerguelen Islands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Gueraud</w:t>
+                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Glise</w:t>
+                <w:t xml:space="preserve">Araya Jangprai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Herman</w:t>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 612, pp.276-285. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 496, pp.58-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607554v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation of the promoter region of bnip3 and bnip3l genes induced by metabolic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,77 +3621,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Programming Effect of Embryonic Hypoxia Exposure and High-Carbohydrate Diet at First Feeding on Glucose Metabolism in Juvenile Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3732,814 +3732,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle catabolic capacities and global hepatic epigenome are modified in juvenile rainbow trout fed different vitamin levels at first feeding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water exchange rate in RAS and dietary inclusion of micro-minerals influence growth, body composition and mineral metabolism in common carp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 468, pp.515-523. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.11.021⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 471, pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901309v1</w:t>
+                <w:t xml:space="preserve">hal-01549612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water exchange rate in RAS and dietary inclusion of micro-minerals influence growth, body composition and mineral metabolism in common carp</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Muscle catabolic capacities and global hepatic epigenome are modified in juvenile rainbow trout fed different vitamin levels at first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 471, pp.8-18. </w:t>
+              <w:t xml:space="preserve">, 2017, 468, pp.515-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549612v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term feeding a plant-based diet devoid of marine ingredients strongly affects certain key metabolic enzymes in the rainbow trout liver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Responses in Micro-Mineral Metabolism in Rainbow Trout to Change in Dietary Ingredient Composition and Inclusion of a Micro-Mineral Premix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-015-0174-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0149378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533866v1</w:t>
+                <w:t xml:space="preserve">hal-01587208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose Metabolism Ontogenesis in Rainbow Trout (Oncorhynchus Mykiss) in the Light of the Recently Sequenced Genome: New Tools for Intermediary Metabolism Programming</w:t>
+                <w:t xml:space="preserve">Remodelling of the hepatic epigenetic landscape of glucose-intolerant rainbow trout (Oncorhynchus mykiss) by nutritional status and dietary carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Arbenoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.134304⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139687v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses in Micro-Mineral Metabolism in Rainbow Trout to Change in Dietary Ingredient Composition and Inclusion of a Micro-Mineral Premix</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Glucose Metabolism Ontogenesis in Rainbow Trout (Oncorhynchus Mykiss) in the Light of the Recently Sequenced Genome: New Tools for Intermediary Metabolism Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (5), pp.734-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.134304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587208v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodelling of the hepatic epigenetic landscape of glucose-intolerant rainbow trout (Oncorhynchus mykiss) by nutritional status and dietary carbohydrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Long-term feeding a plant-based diet devoid of marine ingredients strongly affects certain key metabolic enzymes in the rainbow trout liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Arbenoits</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, 12 p. </w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.771-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep32187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10695-015-0174-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901393v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the nutritional regulation of gluconeogenesis in carnivorous rainbow trout (Oncorhynchus mykiss): a gene duplication trail.</w:t>
               </w:r>
@@ -4551,77 +4551,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (7), pp.253-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4827,77 +4827,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M.P. Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
@@ -4987,51 +4987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
@@ -5082,90 +5082,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin regulates lipid and glucose metabolism similarly in two lines of rainbow trout divergently selected for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 204, pp.49-59. </w:t>
@@ -5363,51 +5363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Alexandre Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria dos Anjos Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5733,51 +5733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on the behavior of young stages of Allis shad Alosa alosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5820,553 +5820,553 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy regulates appetite by fine-tuning hypothalamic amino acid pools: new insights from fish</w:t>
+                <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women in Autophagy- 6th Annual Symposium Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Online, United States</w:t>
+              <w:t xml:space="preserve">16th International Congress on the Biology of Fish 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physiology Section of the American Fisheries Society, Jul 2026, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505380v1</w:t>
+                <w:t xml:space="preserve">hal-05563423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy regulates metabolism, energy balance, and oxidative stress in Rainbow Trout</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chaperone-mediated autophagy regulates appetite by fine-tuning hypothalamic amino acid pools: new insights from fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelén M Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Integrative Salmonid Biology (ICISB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Women in Autophagy- 6th Annual Symposium Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072296v1</w:t>
+                <w:t xml:space="preserve">hal-05505380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediate autophagy regulates nutrient metabolism, energy balance, and oxidative stress in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Chaperone-mediated autophagy regulates metabolism, energy balance, and oxidative stress in Rainbow Trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beth Cleveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa M Radler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Ann Arbor - Michigan, United States</w:t>
+              <w:t xml:space="preserve">5th International Conference on Integrative Salmonid Biology (ICISB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072298v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing for clues of the role of Chaperone-Mediated Autophagy in hyperglycemia-induced stress</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chaperone-mediate autophagy regulates nutrient metabolism, energy balance, and oxidative stress in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Cleveland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M Radler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaboday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15th International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ann Arbor - Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072272v1</w:t>
+                <w:t xml:space="preserve">hal-05072298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: a key function in the midst of a stressful environment</w:t>
               </w:r>
@@ -6391,64 +6391,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy UK Network Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Birmingham (UK), United Kingdom</w:t>
@@ -6516,64 +6516,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
@@ -6641,64 +6641,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG 11 – 11th Scientific Days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
@@ -6721,168 +6721,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fishing for clues of the role of Chaperone-Mediated Autophagy in hyperglycemia-induced stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Veron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Depince</w:t>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG10 - 10th scientific days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">Metaboday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072293v1</w:t>
+                <w:t xml:space="preserve">hal-05072272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6891,248 +6891,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the Club d'Autophagie Bordelais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CFATG10 - 10th scientific days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072294v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary astaxanthin on lipid and glucose metabolism in liver of rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISFNF, Jun 2022, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">4th edition of the Club d'Autophagie Bordelais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076080v1</w:t>
+                <w:t xml:space="preserve">hal-05072294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological relevance of stress-induced chaperone-mediated autophagy in major metabolic pathways in the rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7141,248 +7141,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7391,1615 +7391,1740 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFAGIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in vitro assessment of chaperone-mediated autophagy and its metabolic implications in rainbow trout hepatocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Beauclair</w:t>
+                <w:t xml:space="preserve">Influence of dietary astaxanthin on lipid and glucose metabolism in liver of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Kalinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica B. Betancor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sprague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISFNF, Jun 2022, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072289v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in vitro assessment of Chaperone-Mediated Autophagy (CMA) and its metabolic implications in rainbow trout hepatocytes</w:t>
+                <w:t xml:space="preserve">First in vitro assessment of chaperone-mediated autophagy and its metabolic implications in rainbow trout hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaExcel 3.0 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Héraklion, Greece</w:t>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072284v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHORT-TERM EFFECT OF A LOW PROTEIN HIGH CARBOHYDRATE DIET ON GLUCOSE AND LIPID METABOLISM IN THE LIVER OF MATURE FEMALE AND MALE, AND NEOMALE RAINBOW TROUT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maunas</w:t>
+                <w:t xml:space="preserve">First in vitro assessment of Chaperone-Mediated Autophagy (CMA) and its metabolic implications in rainbow trout hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Madere, Portugal</w:t>
+              <w:t xml:space="preserve">AquaExcel 3.0 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847035v1</w:t>
+                <w:t xml:space="preserve">hal-05072284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental and direct feeding effects of dietary selenium in rainbow trout (Oncorhynchus mykiss) fry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">SHORT-TERM EFFECT OF A LOW PROTEIN HIGH CARBOHYDRATE DIET ON GLUCOSE AND LIPID METABOLISM IN THE LIVER OF MATURE FEMALE AND MALE, AND NEOMALE RAINBOW TROUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Favalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Madere, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317169v1</w:t>
+                <w:t xml:space="preserve">hal-03847035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary astaxanthin on the oxidative stress response caused by episodic hyperoxia in rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L.E. Robaina</w:t>
+                <w:t xml:space="preserve">Parental and direct feeding effects of dietary selenium in rainbow trout (Oncorhynchus mykiss) fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Andre Geraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317172v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches complémentaires de l'étude de la méthylation des cytosines de l'ADN. Application au génome de la truite : LuMA vs LC-UV vs ELISA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of dietary astaxanthin on the oxidative stress response caused by episodic hyperoxia in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Kalinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Robaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734794v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du glucose en environnement austral par des salmonidés carnivores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches complémentaires de l'étude de la méthylation des cytosines de l'ADN. Application au génome de la truite : LuMA vs LC-UV vs ELISA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du CNFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454390v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose metabolism ontogenesis in rainbow trout (Oncorhynchus mykiss) in the light of the recently sequenced genome : new tools for nutritional programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Utilisation du glucose en environnement austral par des salmonidés carnivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 16. Food for thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
+              <w:t xml:space="preserve">Journées du CNFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741144v1</w:t>
+                <w:t xml:space="preserve">hal-02454390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dietary sulphur amino acid deficiency on growth performance, lipid peroxidation and antioxidant status of rainbow trout fed diets with different protein levels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Glucose metabolism ontogenesis in rainbow trout (Oncorhynchus mykiss) in the light of the recently sequenced genome : new tools for nutritional programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Herman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 16. Food for thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742000v1</w:t>
+                <w:t xml:space="preserve">hal-02741144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic epigenetic marks are altered in juvenile rainbow trout (Oncorhynchus mykiss) fed different vitamin levels at first feeding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact of dietary sulphur amino acid deficiency on growth performance, lipid peroxidation and antioxidant status of rainbow trout fed diets with different protein levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Symposium on Fish Nutrition and Feeding ISFNF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Sun Valley, United States</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 16. Food for thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901301v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the duplicated genome of the rainbow trout provides new insights into the understanding of its carnivorous-related nutritional metabolism : the glucose-6-phosphatase genes example</w:t>
+                <w:t xml:space="preserve">Hepatic epigenetic marks are altered in juvenile rainbow trout (Oncorhynchus mykiss) fed different vitamin levels at first feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Fish Nutrition and Feeding ISFNF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Sun Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901299v1</w:t>
+                <w:t xml:space="preserve">hal-01901301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low dietary protein : carbohydrate ratio associated with vegetable oils during first-feeding and their consequences on metabolism in rainbow trout juvenile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+                <w:t xml:space="preserve">Exploring the duplicated genome of the rainbow trout provides new insights into the understanding of its carnivorous-related nutritional metabolism : the glucose-6-phosphatase genes example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
+              <w:t xml:space="preserve">17. International Symposium on Fish Nutrition and Feeding ISFNF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Sun Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742344v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low dietary protein : carbohydrate ratio associated with vegetable oils during first-feeding and their consequences on metabolism in rainbow trout juvenile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarra Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on the behaviour of young stages of Allis shad Alosa alosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9028,51 +9153,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium for European Freshwater sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9082,51 +9207,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9135,123 +9260,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG12 - 12th Scientific days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9260,123 +9385,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Science Summit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9385,123 +9510,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy in Stress, Development and Disease Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9510,123 +9635,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy UK Network Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menu of the day: Trout, sweets and CMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9635,288 +9760,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG10 - 10th scientific days on autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamp2A à la lumière de l’évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Riera-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAS Phase 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different dietary selenium sources on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles fed plant ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9935,1194 +10060,1194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. ISFNF International Symposium on Fish Nutrition and Feeding "40 years of research in fish nutrition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. , 2018, Libro de abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamp2A à la lumière de l'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de facteurs alimentaires sur le fonctionnement du tractus digestif chez la truite arc-en-ciel : indicateurs moléculaires et biochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary sulphur amino acid deficiency on growth, muscle cellularity and molecular markers in brain and liver of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron absorption and balance in rainbow trout : indication for transcriptional regulation in response to modifications in diet composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mariojouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary vitamin E supplementation and fish oil replacement on antioxidant and fatty acid status in rainbow trout (Oncorhynchus mykiss) juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Quintana Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritionnal programming of carnivorous rainbow trout juveniles following an early feeding of alevins with a hyperglucidic and hyperproteic diet</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">High lipid diets promote persistent hyperglycaemia and downregulation of Akt-mTOR pathway in Solea senegalensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alexandre Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa M.P. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture 2013 : to the next 40 years of sustainable global aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Las Palmas Gran Canaria, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Las Palmas de Gran Canaria, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749892v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High lipid diets promote persistent hyperglycaemia and downregulation of Akt-mTOR pathway in Solea senegalensis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nutritionnal programming of carnivorous rainbow trout juveniles following an early feeding of alevins with a hyperglucidic and hyperproteic diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mennigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture 2013 : to the next 40 years of sustainable global aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Las Palmas de Gran Canaria, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Las Palmas Gran Canaria, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747490v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie des jeunes stades d'Alosa alosa : contribution à la connaissance des habitats colonisés avant la dévalaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dauba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sabatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 p., 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie des jeunes stades d'Alosa alosa. Première approche des habitats colonisés avant la dévalaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dauba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">57 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11132,51 +11257,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on the behavior of young stages of allis shad Alosa alosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11205,51 +11330,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity, status, and conservation of the World's shads, LIMBURG K.E., WALDMAN J.R.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, pp.241-251, 2003, American Fisheries Society Symposium 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11259,279 +11384,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the nutritional regulations of a whole amino acid transporter family from a complex genome species: A holistic approach turning weaknesses into strengths</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizig Le Garrec</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04738591v1</w:t>
+                <w:t xml:space="preserve">hal-05075101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Goguet</w:t>
+                <w:t xml:space="preserve">Dissecting the nutritional regulations of a whole amino acid transporter family from a complex genome species: A holistic approach turning weaknesses into strengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Vélez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Véron</w:t>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akintha Ganot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075101v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11678,51 +11803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Halgand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priou-S&#233;dillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ruhnau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9692" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tatiana Kalinowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Betancor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010136" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271066v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100347" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.34" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735684" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00286" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.203687" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Robaina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Izquierdo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8120626" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1460021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.247" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.161406" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stouten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.134304" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149378" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00026.2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.P. Valente" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102196" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Jin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105548" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635173v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.04.027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549364v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mennigen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnes-Juan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerezo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.106062" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Borges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Anjos Pires" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRTMRZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourdan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605155v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout Anras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072296v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Cleveland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Radler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072293v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072294v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076080v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kalinowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izquierdo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B. Betancor" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317169v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Briens" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Robaina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734794v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454390v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741144v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742000v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901301v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei Dai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarra Cerezo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593093v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831464v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771816v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594286v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741218v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana Cobo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749892v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M.P. Valente" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831945v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833769v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582741v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323942v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Halgand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priou-S&#233;dillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ruhnau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9692" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tatiana Kalinowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Betancor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010136" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100347" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116149" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.34" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735684" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00286" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.203687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Robaina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Izquierdo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8120626" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1460021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.247" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.161406" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549612v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stouten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901309v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149378" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.134304" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00026.2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.P. Valente" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102196" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Jin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105548" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635173v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.04.027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549364v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mennigen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnes-Juan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerezo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.106062" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Borges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Anjos Pires" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRTMRZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourdan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605155v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout Anras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072296v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Cleveland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Radler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072298v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072293v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kalinowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izquierdo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B. Betancor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847035v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Briens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317172v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Robaina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741144v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901301v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei Dai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarra Cerezo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831464v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741022v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594286v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana Cobo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747490v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M.P. Valente" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749892v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831945v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833769v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582741v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>