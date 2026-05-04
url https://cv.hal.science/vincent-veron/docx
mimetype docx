--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -2128,295 +2128,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early feeding with hyperglucidic diet during fry stage exerts long-term positive effects on nutrient metabolism and growth performance in adult tilapia ( Oreochromis niloticus )</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+                <w:t xml:space="preserve">Effect of selenium sources in plant-based diets on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles under chronic stress exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jns.2020.34⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933233v1</w:t>
+                <w:t xml:space="preserve">hal-02907268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selenium sources in plant-based diets on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles under chronic stress exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+                <w:t xml:space="preserve">Early feeding with hyperglucidic diet during fry stage exerts long-term positive effects on nutrient metabolism and growth performance in adult tilapia ( Oreochromis niloticus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 529, </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jns.2020.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907268v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
               </w:r>
@@ -3066,161 +3066,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMA restricted to mammals and birds: myth or reality?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laury Lescat</w:t>
+                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+                <w:t xml:space="preserve">Araya Jangprai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (7), pp.1267-1270. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 496, pp.58-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15548627.2018.1460021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823223v1</w:t>
+                <w:t xml:space="preserve">hal-01856172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reassessment of the carnivorous status of salmonids : hepatic glucokinase is expressed in wild fish in Kerguelen Islands</w:t>
               </w:r>
@@ -3334,161 +3334,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
+                <w:t xml:space="preserve">CMA restricted to mammals and birds: myth or reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araya Jangprai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 496, pp.58-65. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (7), pp.1267-1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2018.1460021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856172v1</w:t>
+                <w:t xml:space="preserve">hal-01823223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation of the promoter region of bnip3 and bnip3l genes induced by metabolic programming</w:t>
               </w:r>
@@ -3732,351 +3732,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water exchange rate in RAS and dietary inclusion of micro-minerals influence growth, body composition and mineral metabolism in common carp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle catabolic capacities and global hepatic epigenome are modified in juvenile rainbow trout fed different vitamin levels at first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 471, pp.8-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.031⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 468, pp.515-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549612v1</w:t>
+                <w:t xml:space="preserve">hal-01901309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle catabolic capacities and global hepatic epigenome are modified in juvenile rainbow trout fed different vitamin levels at first feeding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Water exchange rate in RAS and dietary inclusion of micro-minerals influence growth, body composition and mineral metabolism in common carp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 468, pp.515-523. </w:t>
+              <w:t xml:space="preserve">, 2017, 471, pp.8-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901309v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses in Micro-Mineral Metabolism in Rainbow Trout to Change in Dietary Ingredient Composition and Inclusion of a Micro-Mineral Premix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,278 +4268,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose Metabolism Ontogenesis in Rainbow Trout (Oncorhynchus Mykiss) in the Light of the Recently Sequenced Genome: New Tools for Intermediary Metabolism Programming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term feeding a plant-based diet devoid of marine ingredients strongly affects certain key metabolic enzymes in the rainbow trout liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.134304⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.771-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-015-0174-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139687v1</w:t>
+                <w:t xml:space="preserve">hal-01533866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term feeding a plant-based diet devoid of marine ingredients strongly affects certain key metabolic enzymes in the rainbow trout liver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose Metabolism Ontogenesis in Rainbow Trout (Oncorhynchus Mykiss) in the Light of the Recently Sequenced Genome: New Tools for Intermediary Metabolism Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (2), pp.771-785. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (5), pp.734-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-015-0174-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.134304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533866v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the nutritional regulation of gluconeogenesis in carnivorous rainbow trout (Oncorhynchus mykiss): a gene duplication trail.</w:t>
               </w:r>
@@ -5854,76 +5854,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorando el papel fisiológico de la autofagia selectiva y su relación con los aminoácidos en peces: ingesta de alimento.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5933,55 +5933,55 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on the Biology of Fish 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Physiology Section of the American Fisheries Society, Jul 2026, Vancouver (BC), Canada</w:t>
+              <w:t xml:space="preserve">XX Congreso Nacional de Acuicultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish Aquaculture Society (SEA), Jun 2026, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6346,277 +6346,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: a key function in the midst of a stressful environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting the role of chaperone-mediated autophagy in the intolerance to carbohydrates of the rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy UK Network Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Birmingham (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666624v1</w:t>
+                <w:t xml:space="preserve">hal-05072269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the role of chaperone-mediated autophagy in the intolerance to carbohydrates of the rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: a key function in the midst of a stressful environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Autophagy UK Network Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Birmingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072269v1</w:t>
+                <w:t xml:space="preserve">hal-04666624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-Mediated Autophagy safeguards against hyperglycemic stress</w:t>
               </w:r>
@@ -6925,73 +6925,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG10 - 10th scientific days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">4th edition of the Club d'Autophagie Bordelais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072293v1</w:t>
+                <w:t xml:space="preserve">hal-05072294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
               </w:r>
@@ -7050,448 +7050,448 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the Club d'Autophagie Bordelais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CFATG10 - 10th scientific days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072294v1</w:t>
+                <w:t xml:space="preserve">hal-05072293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological relevance of stress-induced chaperone-mediated autophagy in major metabolic pathways in the rainbow trout</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072287v1</w:t>
+                <w:t xml:space="preserve">hal-05072291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SEFAGIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072291v1</w:t>
+                <w:t xml:space="preserve">hal-05072283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological relevance of stress-induced chaperone-mediated autophagy in major metabolic pathways in the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFAGIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072283v1</w:t>
+                <w:t xml:space="preserve">hal-05072287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dietary astaxanthin on lipid and glucose metabolism in liver of rainbow trout</w:t>
               </w:r>
@@ -8016,51 +8016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Andre Geraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8154,51 +8154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
@@ -8512,51 +8512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8594,51 +8594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dietary sulphur amino acid deficiency on growth performance, lipid peroxidation and antioxidant status of rainbow trout fed diets with different protein levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8745,51 +8745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9971,77 +9971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different dietary selenium sources on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles fed plant ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10109,90 +10109,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamp2A à la lumière de l'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
@@ -10247,51 +10247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10340,307 +10340,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary sulphur amino acid deficiency on growth, muscle cellularity and molecular markers in brain and liver of rainbow trout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Iron absorption and balance in rainbow trout : indication for transcriptional regulation in response to modifications in diet composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Bazin</w:t>
+                <w:t xml:space="preserve">Catherine Mariojouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741022v1</w:t>
+                <w:t xml:space="preserve">hal-01594286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron absorption and balance in rainbow trout : indication for transcriptional regulation in response to modifications in diet composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+                <w:t xml:space="preserve">Effects of dietary sulphur amino acid deficiency on growth, muscle cellularity and molecular markers in brain and liver of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mariojouls</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+                <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594286v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary vitamin E supplementation and fish oil replacement on antioxidant and fatty acid status in rainbow trout (Oncorhynchus mykiss) juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Quintana Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11803,51 +11803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323942v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Halgand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priou-S&#233;dillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ruhnau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9692" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tatiana Kalinowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Betancor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010136" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100347" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116149" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933233v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.34" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735684" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00286" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.203687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Robaina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Izquierdo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8120626" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1460021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.247" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.161406" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549612v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stouten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901309v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149378" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.134304" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00026.2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.P. Valente" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102196" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Jin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105548" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635173v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.04.027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549364v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mennigen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnes-Juan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerezo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.106062" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Borges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Anjos Pires" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRTMRZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourdan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605155v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout Anras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072296v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Cleveland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Radler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072298v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072293v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kalinowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izquierdo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B. Betancor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847035v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Briens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317172v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Robaina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741144v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901301v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei Dai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarra Cerezo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831464v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741022v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594286v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana Cobo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747490v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M.P. Valente" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749892v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831945v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833769v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582741v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323942v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Halgand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priou-S&#233;dillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ruhnau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9692" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tatiana Kalinowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Betancor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010136" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100347" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116149" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907268v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735684" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.34" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00286" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.203687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Robaina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Izquierdo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8120626" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.247" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1460021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.161406" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stouten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149378" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.134304" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00026.2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.P. Valente" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102196" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Jin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105548" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635173v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.04.027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549364v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mennigen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnes-Juan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerezo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.106062" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Borges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Anjos Pires" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRTMRZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourdan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605155v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout Anras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072296v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Cleveland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Radler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072298v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072293v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kalinowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izquierdo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B. Betancor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847035v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Briens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317172v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Robaina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741144v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901301v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei Dai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarra Cerezo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831464v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594286v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana Cobo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747490v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M.P. Valente" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749892v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831945v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833769v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582741v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>