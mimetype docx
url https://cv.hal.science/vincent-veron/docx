--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -252,900 +252,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosomal Microautophagy is Activated by Specific Cellular Stresses in Trout Hepatocytes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment réduire l’empreinte plastique de la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Gouis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steffi Reji</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Halgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Priou-Sédillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ruhnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-23022-x⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro Spécial #04 RSE, pp.134-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296142v1</w:t>
+                <w:t xml:space="preserve">hal-05323942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réduire l’empreinte plastique de la recherche ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Halgand</w:t>
+                <w:t xml:space="preserve">Endosomal Microautophagy is Activated by Specific Cellular Stresses in Trout Hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Priou-Sédillot</w:t>
+                <w:t xml:space="preserve">Jeanne Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Ruhnau</w:t>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Numéro Spécial #04 RSE, pp.134-141. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.39347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-23022-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323942v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy protects against hyperglycemic stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: A key function amid a changing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (4), pp.752-768. </w:t>
+              <w:t xml:space="preserve">Autophagy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15548627.2023.2267415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27694127.2024.2403956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231578v1</w:t>
+                <w:t xml:space="preserve">hal-04794731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High carbohydrate to protein ratio promotes changes in intestinal microbiota and host metabolism in rainbow trout (Oncorhynchus mykiss) fed plant-based diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy protects against hyperglycemic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Defaix</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michaël Marchand</w:t>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740049⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.752-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2023.2267415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211282v1</w:t>
+                <w:t xml:space="preserve">hal-04231578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">High carbohydrate to protein ratio promotes changes in intestinal microbiota and host metabolism in rainbow trout (Oncorhynchus mykiss) fed plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Frohn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-023-00951-z⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 578, pp.740049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412783v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: A key function amid a changing environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27694127.2024.2403956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-023-00951-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794731v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting/refeeding: an experimental model to study the impact of early thermal manipulation on hepatic metabolism in mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1369,51 +1369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1490,51 +1490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laithier J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,51 +1624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jésabel Laithier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,900 +1726,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose injection into the yolk influences intermediary metabolism in adult Nile tilapia fed with high levels of carbohydrates</w:t>
+                <w:t xml:space="preserve">Short-term effect of a low-protein high-carbohydrate diet on mature female and male, and neomale rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Nathan Favalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (9), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22116149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336931v1</w:t>
+                <w:t xml:space="preserve">hal-03271066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effect of a low-protein high-carbohydrate diet on mature female and male, and neomale rainbow trout</w:t>
+                <w:t xml:space="preserve">Glucose injection into the yolk influences intermediary metabolism in adult Nile tilapia fed with high levels of carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Favalier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Maunas</w:t>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (11), </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22116149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271066v1</w:t>
+                <w:t xml:space="preserve">hal-03336931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress and antioxidant response in rainbow trout fry exposed to acute hypoxia is affected by selenium nutrition of parents and during first exogenous feeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Early feeding with hyperglucidic diet during fry stage exerts long-term positive effects on nutrient metabolism and growth performance in adult tilapia ( Oreochromis niloticus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2020.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861694v1</w:t>
+                <w:t xml:space="preserve">hal-02933233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selenium sources in plant-based diets on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles under chronic stress exposure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735684⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.2887 - 2899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907268v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early feeding with hyperglucidic diet during fry stage exerts long-term positive effects on nutrient metabolism and growth performance in adult tilapia ( Oreochromis niloticus )</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effect of selenium sources in plant-based diets on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles under chronic stress exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.e41. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 529, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jns.2020.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933233v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative stress and antioxidant response in rainbow trout fry exposed to acute hypoxia is affected by selenium nutrition of parents and during first exogenous feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Lescat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Péron</w:t>
+                <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (10), pp.2887 - 2899. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408346v1</w:t>
+                <w:t xml:space="preserve">hal-02861694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose Injection Into Yolk Positively Modulates Intermediary Metabolism and Growth Performance in Juvenile Nile Tilapia (Oreochromis niloticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suksan Kumkhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2722,51 +2722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 696, </w:t>
@@ -2843,51 +2843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Masagounder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2964,51 +2964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Tatiana Kalinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Robaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3066,161 +3066,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
+                <w:t xml:space="preserve">CMA restricted to mammals and birds: myth or reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araya Jangprai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 496, pp.58-65. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (7), pp.1267-1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2018.1460021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856172v1</w:t>
+                <w:t xml:space="preserve">hal-01823223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reassessment of the carnivorous status of salmonids : hepatic glucokinase is expressed in wild fish in Kerguelen Islands</w:t>
               </w:r>
@@ -3334,191 +3334,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMA restricted to mammals and birds: myth or reality?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laury Lescat</w:t>
+                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Araya Jangprai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (7), pp.1267-1270. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 496, pp.58-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15548627.2018.1460021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823223v1</w:t>
+                <w:t xml:space="preserve">hal-01856172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation of the promoter region of bnip3 and bnip3l genes induced by metabolic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3602,944 +3602,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Programming Effect of Embryonic Hypoxia Exposure and High-Carbohydrate Diet at First Feeding on Glucose Metabolism in Juvenile Rainbow Trout</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water exchange rate in RAS and dietary inclusion of micro-minerals influence growth, body composition and mineral metabolism in common carp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.161406⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 471, pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139721v1</w:t>
+                <w:t xml:space="preserve">hal-01549612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle catabolic capacities and global hepatic epigenome are modified in juvenile rainbow trout fed different vitamin levels at first feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 468, pp.515-523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water exchange rate in RAS and dietary inclusion of micro-minerals influence growth, body composition and mineral metabolism in common carp</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-Term Programming Effect of Embryonic Hypoxia Exposure and High-Carbohydrate Diet at First Feeding on Glucose Metabolism in Juvenile Rainbow Trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 471, pp.8-18. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (20), pp.3686-3694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.12.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.161406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549612v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses in Micro-Mineral Metabolism in Rainbow Trout to Change in Dietary Ingredient Composition and Inclusion of a Micro-Mineral Premix</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Glucose Metabolism Ontogenesis in Rainbow Trout (Oncorhynchus Mykiss) in the Light of the Recently Sequenced Genome: New Tools for Intermediary Metabolism Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (5), pp.734-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.134304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587208v1</w:t>
+                <w:t xml:space="preserve">hal-02139687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodelling of the hepatic epigenetic landscape of glucose-intolerant rainbow trout (Oncorhynchus mykiss) by nutritional status and dietary carbohydrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Long-term feeding a plant-based diet devoid of marine ingredients strongly affects certain key metabolic enzymes in the rainbow trout liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Arbenoits</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep32187⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.771-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-015-0174-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901393v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term feeding a plant-based diet devoid of marine ingredients strongly affects certain key metabolic enzymes in the rainbow trout liver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Remodelling of the hepatic epigenetic landscape of glucose-intolerant rainbow trout (Oncorhynchus mykiss) by nutritional status and dietary carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Arbenoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-015-0174-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533866v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose Metabolism Ontogenesis in Rainbow Trout (Oncorhynchus Mykiss) in the Light of the Recently Sequenced Genome: New Tools for Intermediary Metabolism Programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Responses in Micro-Mineral Metabolism in Rainbow Trout to Change in Dietary Ingredient Composition and Inclusion of a Micro-Mineral Premix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 219 (5), pp.734-743. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0149378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.134304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139687v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the nutritional regulation of gluconeogenesis in carnivorous rainbow trout (Oncorhynchus mykiss): a gene duplication trail.</w:t>
               </w:r>
@@ -4551,77 +4551,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (7), pp.253-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4827,77 +4827,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M.P. Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
@@ -4929,485 +4929,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of glucose and lipid metabolic gene expressions between fat and lean lines of rainbow trout after a glucose load</w:t>
+                <w:t xml:space="preserve">High or low dietary carbohydrate: protein ratios during first-feeding affect glucose metabolism and intestinal microbiota in juvenile rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junyan Jin</w:t>
+                <w:t xml:space="preserve">J. Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">E. Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biju Kamalam</w:t>
+                <w:t xml:space="preserve">V. Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">T. Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217 (19), pp.3396--3406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.106062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631796v1</w:t>
+                <w:t xml:space="preserve">hal-02549364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin regulates lipid and glucose metabolism similarly in two lines of rainbow trout divergently selected for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 204, pp.49-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2014.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High or low dietary carbohydrate: protein ratios during first-feeding affect glucose metabolism and intestinal microbiota in juvenile rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of glucose and lipid metabolic gene expressions between fat and lean lines of rainbow trout after a glucose load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mennigen</w:t>
+                <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Plagnes-Juan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 217 (19), pp.3396--3406. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.106062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549364v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid digestion, absorption and uptake in Solea senegalensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Alexandre Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria dos Anjos Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5733,51 +5733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on the behavior of young stages of Allis shad Alosa alosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5820,51 +5820,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5937,51 +5937,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Congreso Nacional de Acuicultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Spanish Aquaculture Society (SEA), Jun 2026, Vigo, Spain</w:t>
+              <w:t xml:space="preserve">, Spanish Aquaculture Society (SEA), Jun 2026, Vigo, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6024,64 +6024,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in Autophagy- 6th Annual Symposium Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Online, United States</w:t>
@@ -6104,3027 +6104,3152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy regulates metabolism, energy balance, and oxidative stress in Rainbow Trout</w:t>
+                <w:t xml:space="preserve">EFFECTS OF DIETARY CARBOHYDRATES/PROTEINS RATIO ON GUT MICROBIOTA AND METABOLISM OF RAINBOW TROUT FED A 100% PLANT-BASED DIET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beth Cleveland</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Integrative Salmonid Biology (ICISB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Seattle, United States</w:t>
+              <w:t xml:space="preserve">World and European Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAS, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072296v1</w:t>
+                <w:t xml:space="preserve">hal-05618436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediate autophagy regulates nutrient metabolism, energy balance, and oxidative stress in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Chaperone-mediated autophagy regulates metabolism, energy balance, and oxidative stress in Rainbow Trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beth Cleveland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa M Radler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Ann Arbor - Michigan, United States</w:t>
+              <w:t xml:space="preserve">5th International Conference on Integrative Salmonid Biology (ICISB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072298v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the role of chaperone-mediated autophagy in the intolerance to carbohydrates of the rainbow trout (Oncorhynchus mykiss)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Goguet</w:t>
+                <w:t xml:space="preserve">Chaperone-mediate autophagy regulates nutrient metabolism, energy balance, and oxidative stress in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Cleveland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M Radler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">15th International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ann Arbor - Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072269v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: a key function in the midst of a stressful environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fishing for clues of the role of Chaperone-Mediated Autophagy in hyperglycemia-induced stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy UK Network Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Birmingham (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Metaboday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666624v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy safeguards against hyperglycemic stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: a key function in the midst of a stressful environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG 11 – 11th Scientific Days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Autophagy UK Network Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Birmingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072264v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing for clues of the role of Chaperone-Mediated Autophagy in hyperglycemia-induced stress</w:t>
+                <w:t xml:space="preserve">Dissecting the role of chaperone-mediated autophagy in the intolerance to carbohydrates of the rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaboday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072272v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy safeguards against hyperglycemic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Depince</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the Club d'Autophagie Bordelais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CFATG 11 – 11th Scientific Days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072294v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological relevance of stress-induced chaperone-mediated autophagy in major metabolic pathways in the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG10 - 10th scientific days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072293v1</w:t>
+                <w:t xml:space="preserve">hal-05072287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Influence of dietary astaxanthin on lipid and glucose metabolism in liver of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Kalinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica B. Betancor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sprague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium of Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISFNF, Jun 2022, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072291v1</w:t>
+                <w:t xml:space="preserve">hal-05076080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Goguet</w:t>
+                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFAGIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072283v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological relevance of stress-induced chaperone-mediated autophagy in major metabolic pathways in the rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SEFAGIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072287v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary astaxanthin on lipid and glucose metabolism in liver of rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISFNF, Jun 2022, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">4th edition of the Club d'Autophagie Bordelais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076080v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in vitro assessment of chaperone-mediated autophagy and its metabolic implications in rainbow trout hepatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Linda Beauclair</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CFATG10 - 10th scientific days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072289v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in vitro assessment of Chaperone-Mediated Autophagy (CMA) and its metabolic implications in rainbow trout hepatocytes</w:t>
+                <w:t xml:space="preserve">First in vitro assessment of chaperone-mediated autophagy and its metabolic implications in rainbow trout hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaExcel 3.0 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Héraklion, Greece</w:t>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072284v1</w:t>
+                <w:t xml:space="preserve">hal-05072289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHORT-TERM EFFECT OF A LOW PROTEIN HIGH CARBOHYDRATE DIET ON GLUCOSE AND LIPID METABOLISM IN THE LIVER OF MATURE FEMALE AND MALE, AND NEOMALE RAINBOW TROUT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maunas</w:t>
+                <w:t xml:space="preserve">First in vitro assessment of Chaperone-Mediated Autophagy (CMA) and its metabolic implications in rainbow trout hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Madere, Portugal</w:t>
+              <w:t xml:space="preserve">AquaExcel 3.0 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847035v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental and direct feeding effects of dietary selenium in rainbow trout (Oncorhynchus mykiss) fry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">SHORT-TERM EFFECT OF A LOW PROTEIN HIGH CARBOHYDRATE DIET ON GLUCOSE AND LIPID METABOLISM IN THE LIVER OF MATURE FEMALE AND MALE, AND NEOMALE RAINBOW TROUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Favalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Madere, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317169v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary astaxanthin on the oxidative stress response caused by episodic hyperoxia in rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.T. Kalinowski</w:t>
+                <w:t xml:space="preserve">Parental and direct feeding effects of dietary selenium in rainbow trout (Oncorhynchus mykiss) fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.E. Robaina</w:t>
+                <w:t xml:space="preserve">Pierre-Andre Geraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317172v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches complémentaires de l'étude de la méthylation des cytosines de l'ADN. Application au génome de la truite : LuMA vs LC-UV vs ELISA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dietary astaxanthin on the oxidative stress response caused by episodic hyperoxia in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Kalinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Héraud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">L.E. Robaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734794v1</w:t>
+                <w:t xml:space="preserve">hal-02317172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du glucose en environnement austral par des salmonidés carnivores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches complémentaires de l'étude de la méthylation des cytosines de l'ADN. Application au génome de la truite : LuMA vs LC-UV vs ELISA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du CNFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454390v1</w:t>
+                <w:t xml:space="preserve">hal-02734794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose metabolism ontogenesis in rainbow trout (Oncorhynchus mykiss) in the light of the recently sequenced genome : new tools for nutritional programming</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation du glucose en environnement austral par des salmonidés carnivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 16. Food for thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
+              <w:t xml:space="preserve">Journées du CNFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741144v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dietary sulphur amino acid deficiency on growth performance, lipid peroxidation and antioxidant status of rainbow trout fed diets with different protein levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 16. Food for thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic epigenetic marks are altered in juvenile rainbow trout (Oncorhynchus mykiss) fed different vitamin levels at first feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose metabolism ontogenesis in rainbow trout (Oncorhynchus mykiss) in the light of the recently sequenced genome : new tools for nutritional programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Symposium on Fish Nutrition and Feeding ISFNF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Sun Valley, United States</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 16. Food for thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901301v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the duplicated genome of the rainbow trout provides new insights into the understanding of its carnivorous-related nutritional metabolism : the glucose-6-phosphatase genes example</w:t>
+                <w:t xml:space="preserve">Hepatic epigenetic marks are altered in juvenile rainbow trout (Oncorhynchus mykiss) fed different vitamin levels at first feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Fish Nutrition and Feeding ISFNF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Sun Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901299v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low dietary protein : carbohydrate ratio associated with vegetable oils during first-feeding and their consequences on metabolism in rainbow trout juvenile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the duplicated genome of the rainbow trout provides new insights into the understanding of its carnivorous-related nutritional metabolism : the glucose-6-phosphatase genes example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge I. Geurden</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+                <w:t xml:space="preserve">Wei Wei Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
+              <w:t xml:space="preserve">17. International Symposium on Fish Nutrition and Feeding ISFNF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Sun Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742344v1</w:t>
+                <w:t xml:space="preserve">hal-01901299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low dietary protein : carbohydrate ratio associated with vegetable oils during first-feeding and their consequences on metabolism in rainbow trout juvenile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarra Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on the behaviour of young stages of Allis shad Alosa alosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9153,51 +9278,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium for European Freshwater sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9207,51 +9332,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9260,123 +9385,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG12 - 12th Scientific days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9385,123 +9510,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Science Summit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9510,123 +9635,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy in Stress, Development and Disease Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9635,123 +9760,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy UK Network Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menu of the day: Trout, sweets and CMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9760,1494 +9885,1494 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG10 - 10th scientific days on autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamp2A à la lumière de l’évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Riera-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAS Phase 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different dietary selenium sources on antioxidant status and oxidative stress-related parameters in rainbow trout juveniles fed plant ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. ISFNF International Symposium on Fish Nutrition and Feeding "40 years of research in fish nutrition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. , 2018, Libro de abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamp2A à la lumière de l'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de facteurs alimentaires sur le fonctionnement du tractus digestif chez la truite arc-en-ciel : indicateurs moléculaires et biochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron absorption and balance in rainbow trout : indication for transcriptional regulation in response to modifications in diet composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effects of dietary sulphur amino acid deficiency on growth, muscle cellularity and molecular markers in brain and liver of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594286v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary sulphur amino acid deficiency on growth, muscle cellularity and molecular markers in brain and liver of rainbow trout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Iron absorption and balance in rainbow trout : indication for transcriptional regulation in response to modifications in diet composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Bazin</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mariojouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741022v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary vitamin E supplementation and fish oil replacement on antioxidant and fatty acid status in rainbow trout (Oncorhynchus mykiss) juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Quintana Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High lipid diets promote persistent hyperglycaemia and downregulation of Akt-mTOR pathway in Solea senegalensis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Nutritionnal programming of carnivorous rainbow trout juveniles following an early feeding of alevins with a hyperglucidic and hyperproteic diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mennigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture 2013 : to the next 40 years of sustainable global aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Las Palmas de Gran Canaria, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Las Palmas Gran Canaria, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747490v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritionnal programming of carnivorous rainbow trout juveniles following an early feeding of alevins with a hyperglucidic and hyperproteic diet</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">High lipid diets promote persistent hyperglycaemia and downregulation of Akt-mTOR pathway in Solea senegalensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alexandre Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa M.P. Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture 2013 : to the next 40 years of sustainable global aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Las Palmas Gran Canaria, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Las Palmas de Gran Canaria, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749892v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie des jeunes stades d'Alosa alosa : contribution à la connaissance des habitats colonisés avant la dévalaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dauba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sabatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">64 p., 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie des jeunes stades d'Alosa alosa. Première approche des habitats colonisés avant la dévalaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dauba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">57 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11257,51 +11382,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on the behavior of young stages of allis shad Alosa alosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11330,51 +11455,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity, status, and conservation of the World's shads, LIMBURG K.E., WALDMAN J.R.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, pp.241-251, 2003, American Fisheries Society Symposium 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11384,279 +11509,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Véron</w:t>
+                <w:t xml:space="preserve">Dissecting the nutritional regulations of a whole amino acid transporter family from a complex genome species: A holistic approach turning weaknesses into strengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akintha Ganot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075101v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the nutritional regulations of a whole amino acid transporter family from a complex genome species: A holistic approach turning weaknesses into strengths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738591v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11803,51 +11928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323942v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Halgand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priou-S&#233;dillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ruhnau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9692" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tatiana Kalinowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Betancor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010136" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100347" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116149" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907268v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735684" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.34" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00286" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.203687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Robaina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Izquierdo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8120626" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.247" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1460021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139721v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.161406" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stouten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149378" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.134304" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00026.2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.P. Valente" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102196" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631796v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Jin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105548" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635173v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.04.027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549364v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mennigen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnes-Juan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerezo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.106062" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Borges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Anjos Pires" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRTMRZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourdan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605155v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout Anras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072296v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Cleveland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Radler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072298v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072293v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kalinowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izquierdo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B. Betancor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847035v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Briens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317172v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Robaina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741144v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901301v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei Dai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarra Cerezo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831464v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594286v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana Cobo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747490v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M.P. Valente" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749892v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831945v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833769v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582741v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Halgand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priou-S&#233;dillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ruhnau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9692" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tatiana Kalinowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Betancor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010136" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laithier J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand M" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2022.2058226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271066v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100347" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.34" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735684" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00286" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.203687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401249v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Robaina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Izquierdo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8120626" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1460021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.247" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stouten" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.12.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.161406" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.134304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149378" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00026.2015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.P. Valente" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102196" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mennigen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnes-Juan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerezo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.106062" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635173v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Jin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.04.027" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105548" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Borges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria dos Anjos Pires" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.05.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVRTMRZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourdan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sabati&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605155v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout Anras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jatteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05618436v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072296v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Cleveland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Radler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076080v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kalinowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izquierdo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B. Betancor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072293v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Briens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317172v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Robaina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734794v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742000v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741144v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901301v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901299v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei Dai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742344v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarra Cerezo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593093v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831464v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771816v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741218v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quintana Cobo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749892v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M.P. Valente" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831945v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauba" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582741v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>