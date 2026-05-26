--- v0 (2026-03-19)
+++ v1 (2026-05-26)
@@ -1073,243 +1073,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the local visibility of geometric artifacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinjiang Guo</w:t>
+                <w:t xml:space="preserve">Progressive compression of generic surface meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atilla Baskurt</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH Symposium on Applied Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Max Planck Institute for Biological Cybernetics, Tübingen, Germany. pp.91-98</w:t>
+              <w:t xml:space="preserve">Computer Graphics International 2015 (CGI'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Strasbourg, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191758v1</w:t>
+                <w:t xml:space="preserve">hal-01191857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive compression of generic surface meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Caillaud</w:t>
+                <w:t xml:space="preserve">Evaluating the local visibility of geometric artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjiang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Dupont</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atilla Baskurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International 2015 (CGI'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Strasbourg, France. 4 p</w:t>
+              <w:t xml:space="preserve">ACM SIGGRAPH Symposium on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Max Planck Institute for Biological Cybernetics, Tübingen, Germany. pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191857v1</w:t>
+                <w:t xml:space="preserve">hal-01191758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression Progressive Générique de Maillages Surfaciques</w:t>
               </w:r>
@@ -2309,51 +2309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02008-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubouchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.418" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjiang Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Basu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caillaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5C16K7X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.10.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLJMFT3V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0649-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1E83E2D4795C712F33883C7929E3D371525B6E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Mei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2151237X.2008.10129258" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Tola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00708530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sgp09.mi.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-024-02008-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dubouchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.418" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjiang Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Basu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996296" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Caillaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5C16K7X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.10.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLJMFT3V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0649-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1E83E2D4795C712F33883C7929E3D371525B6E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Mei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2151237X.2008.10129258" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611582v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Tola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00708530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0142" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sgp09.mi.fu-berlin.de/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>