--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -924,4129 +924,4129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment renouer les fils d'une histoire restée longtemps taboue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du Chatefp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'Inspection du travail face au travail obligatoire 1940-1944, 16, p. 7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment suivre l'exemple de l'Allemagne sans perdre son âme ? Le pari de Fuster sur la Mutualité française dans la lutte contre la tuberculose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Edouard Fuster (1869-1935) et la construction de l'Etat social, 167-168, p. 157-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage de Pascal Martin, Les métamorphoses de l'assurance maladie. Conversion managériale et nouveau gouvernement des pauvres, PUR, 2016, 170 p., Revue d'Histoire de la protection sociale, 2018, n°11, p. 207-210</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la main-d'oeuvre à l'emploi ou les soubresauts d'une politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, De la politique de la main-d'oeuvre à la politique de l'emploi : cent ans de placement, 22, p. 29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2018, L'Inspection du travail face au travail obligatoire 1940-1944, 16, p. 7-16</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evacuer, soigner, opérer sous la mitraille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia/Paris Match</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Verdun, 1639, p. 88-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Verdun, 1639, p. 88-93</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Blaszkiewicz-Maison, A., &amp;quot;Albert Thomas. Le socialisme en guerre 1914-1918.A., Albert Thomas. Le socialisme en guerre, 1914-1918&amp;quot;, Rennes, PUR, 2015, 192 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture : Blaszkiewicz-Maison, A., &amp;quot;Albert Thomas. Le socialisme en guerre 1914-1918.A., Albert Thomas. Le socialisme en guerre, 1914-1918&amp;quot;, Rennes, PUR, 2015, 192 p.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux fondements introuvables de l’Etat-providence : la loi du 9 avril 1898 à l’épreuve de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 257, pp.127-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.257.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Aux fondements introuvables de l’Etat-providence : la loi du 9 avril 1898 à l’épreuve de la Grande Guerre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre et la lutte antituberculeuse en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.52-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.009.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hygiène intérieure et salubrité extérieure : un point aveugle de l’action publique ?. Chronique de deux domaines séparés en France (1810-1917)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148 (4), pp.81-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.7299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Olivier Faure, Et Samuel Hanemann inventa l'homéopathie. La longue histoire d'une médecine alternative, Aubier, Collection historique, 395 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Revue française des Affaires sociales, n°4, p. 149-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lespinet-Moret, Vincent Viet (dir.), L’organisation internationale du travail. Origine, développement, avenir et Sandrine Kott, Joëlle Droux (éd.), Globalizing social rights. The International labou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.101-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.6663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du droit du travail et le cheminement des ministères du Travail et de l'Armement pendant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1914-1918 : le droit du travail et les femmes à l’épreuve de l’économie de guerre, 11, pp.7-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du droit du travail et le cheminement des ministères du Travail et de l'Armement pendant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du Chatefp-AEHIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1914-1918 : le droit du travail et les femmes à l'épreuve de l'économie de guerre, 11, pp.7-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Samuel Hahnemann inventa l'homéopathie. La longue histoire d'une médecine alternative, Olivier Faure, Aubier, collection historique, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.149-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.154.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GOGUELIN Pierre, chaire d’Orientation professionnelle et psychologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Professeurs au Cnam à l'époque des Trente Glorieuses, vol.04 (2), pp 57-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hygiène en l'État. La collection numérique des travaux du Comité consultatif d'hygiène publique de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1-2 (1-2), pp.255-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.141.0255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cliniques privées. Deux siècles de succès, d'Olivier Faure avec la collaboration de Dominique Dessertine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1-2 (1-2), pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.009.0200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des blessés et intérêt de la Nation : une casuistique de guerre (1914-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (2), pp.85-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.592.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre hygiène, piété, identification et hommage national : les cadavres des combattants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre du Chemin des Dames</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.23-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de guérison ou refus de guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre du Chemin des Dames</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.22-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les républicains face à la grève : intervenir pour ne plus avoir à intervenir (1880-1914), Grèves et réformisme social chez Jean Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 199, pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.199.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Candar G., Dreux G., Une loi pour les retraites. Débats socialistes et syndicalistes autour de la loi de 1910, Latresne, Le Bord de l’Eau éditions, 325 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 201-202, pp.78-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Zalc C., Melting Schops - Une histoire des commerçants étrangers en France, Perrin, 330 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51, pp.175-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.094.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bilange en quête de son grand-père Justin Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 201-202, pp.219-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.201.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désastre sanitaire du Chemin des Dames, première affaire sanitaire systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre du Chemin des Dames</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.7-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Freyssinet J., Négocier l’emploi. 50 ans de négociations interprofessionnelles sur l’emploi et la formation, CEE, Éditions Liaisons, 312 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 257, pp.127-147. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 234, pp.128-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Christophe Capuano, Vichy et la famille. Réalités et faux-semblants d'une politique publique, PUR, 2009, 354 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Revue française de sciences politiques, vol. 60, p. 181-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vicissitudes de la fonction recherche dans une direction de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, A quoi servent les sciences humaines ?, Hors série, pp.177-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.4443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ministère du Travail et la main-d'oeuvre étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue drômoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Institutions et immigration - Approches locales et nationale XIXe-XXe, 534, p. 104-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Yannick Marec, Pauvreté et protection sociale au XIXe et XXe siècles. Des expériences rouennaises aux politiques nationales, PUR, 2006, 404 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Histoire et Mesure, vol. XXIII - n°1, p.208-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centenaire du ministère du Travail (deuxième partie). Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 148 (4), pp.81-101. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, Centenaire du ministère du Travail (deuxième partie), 111, pp.75-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Olivier Faure, Et Samuel Hanemann inventa l'homéopathie. La longue histoire d'une médecine alternative, Aubier, Collection historique, 395 p.</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Revue française du travail à la Revue française des affaires sociales : une histoire passée en revue,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Revue française des Affaires sociales, n°4, p. 149-154</w:t>
+              <w:t xml:space="preserve">, 2006, p. 47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de la main-d'oeuvre et les travailleurs étrangers et coloniaux entre 1914 et 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1263, pp.10-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Bernardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée et histoire de l'immigration, un enjeu pour toutes les nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Les chantiers de l'histoire. Historiographie de l'immigration., 1255, pp.72-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Paul-André Rosental, L'intelligence démographique. Sciences et politiques des populations en France (1930-1960), Odile Jacob, 2003, 368 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Revue française des affaires sociales, n°1, janvier-mars 2004, p. 249-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de l'histoire à l'étude des discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E et H. Economie et Humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 369, p. 20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action sociale en direction de l'immigration. Un legs majeur de la guerre d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 113, p. 80-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichy dans l'histoire des politiques françaises de la main-d'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 142, pp.101-104. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 98, pp.77-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1914-1918 : le droit du travail et les femmes à l'épreuve de l'économie de guerre, 11, pp.7-15</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Jacques Le Goff, Droit du travail et société, T.1 : les relations individuelles de travail, et T.2 : Les relations collectives de travail, PUR, 2001, 1015 p. et 590 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Revue française des Affaires sociales, n°1-2, p. 349-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Professeurs au Cnam à l'époque des Trente Glorieuses, vol.04 (2), pp 57-66</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Philippe Jean-Hesse et Jean-Pierre Le Crom (dir.), La protection sociale sous le régime de Vichy, PUR, 2001, 377p., Sociologie du travail, n°2, vol. 15, avril-juin 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Sociologie du travail, 2, p. 113-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Et Samuel Hahnemann inventa l'homéopathie. La longue histoire d'une médecine alternative, Olivier Faure, Aubier, collection historique, 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question sociale et son traitement à la fin du XIXe siècle. Une comparaison France-Allemagne,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et société. Revue Européenne d'Histoire Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Pour une histoire des Etats sociaux, 6, p. 6-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Inspection du travail et la protection physique des travailleurs : une institution à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préventique Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62, p. 32-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recul d'influence des inspecteurs du travail sur le terrain de la prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Travail et Santé, 883, p. 44-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail s'en va-t-en guerre (1914-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4 (4), pp.149-154. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 1, p. 6-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'évolution du droit du travail et le cheminement des ministères du Travail et de l'Armement pendant la Grande Guerre</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cent ans de relations sociales: un fil d'Ariane pour une histoire du ministère du Travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, p. 105-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail à l'épreuve de la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1914-1918 : le droit du travail et les femmes à l’épreuve de l’économie de guerre, 11, pp.7-15</w:t>
+              <w:t xml:space="preserve">, 2001, Construction d'une histoire du droit du travail, 9, p. 135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu. Soubiran-Paillet Francin,L'invention du syndicat (1791-1884). Itinéraire une catégorie juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2000, 68, p. 156-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu Olszak Norbert, Histoire du droit du travail, coll. « Que sais- je ? », 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Droit et société, 44-45, p. 368-370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu Francine Soubiran-Paillet et Marie-Lys Pottier,De l'usage professionnel à la loi (les chambres syndicales ouvrières parisiennes de 1867 à 1884).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la revue des Annales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Revue des Annales, 54-2, p. 530</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.23-33</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Nancy Green, Du Sentier à la 7ème Avenue. La confection et les immigrés Paris-New York 1880-1980, Paris, Seuil, 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.191-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.22-33</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique du logement des immigrés (1945-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Les crise urbaines du XXe siècle, p. 91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les républicains face à la grève : intervenir pour ne plus avoir à intervenir (1880-1914), Grèves et réformisme social chez Jean Jaurès</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l'Inspection du travail au coeur des relations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 199, pp.53-69. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, Jaurès et l'Etat, p. 153-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard d'historien sur l'Institut national de recherche et de sécurité pour la prévention des accidents du travail et des maladies professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu. Riva Kastoryano, La France, l'Allemagne et leurs immigrés : négocier l'identité, A. Colin, 1996, 223 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.196-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21, pp.7-13</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des inspecteurs du travail sur l'industrie mécanique à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Histoire et de Philosophie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, p. 190-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...2183 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525294v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03528339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des conceptions en matière de prévention des risques professionnels depuis 100 ans</w:t>
               </w:r>
@@ -6464,457 +6464,3634 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au croisement du politique et du culturel, la contribution ouverte de Yannick Marec à l'histoire de la protection sociale en France, in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PURH. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antony Kitts, Ludivine Bantigny, Pascal Dupuy et Jean-Yves Frétigné (dir.), De la pauvreté à la protection sociale. Histoire et patrimoine. Mélanges offerts à Yannick Marec, 565p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 55-67, 2022, 979-10-240-1741-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paritarisme dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Vincent Viet, Laure Machu (dir.), Pour une histoire plurielle du paritarisme. Fondements, formes et usages (XIXe-XXIe siècles), La Documentation française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 267-294, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paritarisme dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire plurielle du paritarisme: Fondements, formes et usages (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03717423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une cacophonie à un essai d'histoire polyphonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité d'histoire de la Sécurité sociale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire plurielle du paritarisme. Fondements, formes et usages (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.1-14, 2021, 978-2-38272-002-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aehss.machu.2021.01.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Service de santé militaire aux prises avec le paludisme sur les fronts oriental et occidental pendant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Yannick Marec (dir.), Hôpitaux, médecine et soins durant la Grande Guerre (de la création du service de santé militaire aux conflits contemporains), Presses universitaires de Rouen et du Havre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 227-241, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête de légitimité: les travaux originaux des inspecteurs du travail (1893-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E. Geerkens, N. Hatzfeld, I. Lespinet-Moret, X. Vigna (dir.), Les enquêtes ouvrières dans l'Europe contemporaine, entre pratiques scientifiques et passions politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.254-267, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Machu; Isabelle Lespinet-Moret; Vincent Viet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1914-1918. Mains-d’œuvre en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.421-425, 2018, 978-2-11-145763-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mains d'oeuvre en guerre ou l'histoire d'une catégorisation administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machu, Laure and Lespinet-Moret, Isabelle and Viet, Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1914-1918, mains-d'oeuvre en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française : Ministère du travail, pp.17-45, 2018, 978-2-11-145763-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Service de santé militaire et la mobilisation sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans M. Amiel et S. Piotrovitch d'Orlik (dir.), Rayons X. Une autre image de la Grande Guerre, Editions Libel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 55-66, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche sanitaire: la protection des vivants contre les morts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans I. Homer et E. Pénicaud (dir.), Le soldat et la mort dans la Grande Guerre, Rennes, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 129-142, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé publique pendant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans F. Thénard-Duvivier (dir.), Hygiène, santé et protection sociale de la fin du XVIIIe aux lendemains de la Grande Guerre, éditions Ellipses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 57-80, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation de Justin Godart entre la France et l'OIT dans l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Vincent Viet, Isabelle Lespinet-Moret (dir.), L'Organisation internationale du travail. Origine - Développement - Avenir, PUR, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 89-106, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecins et médecine de guerre : les origines confisquées de la politique de santé publique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans F. Bouloc, R. Cazals, A. Loez (dir.), Identités troublées 1914-1918. Les appartenances sociales et nationales à l'épreuve de la guerre, Privat, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 213-225, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Vincent Viet, Isabelle Lespinet-Moret (dir.), L'Organisation internationale du travail. Origine - Développement - Avenir, PUR, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 13-24, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décodage d'une codification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans A. Chatriot, J.-M. Tuffery-Andrieu, F. Hordern (dir.), La codification du travail sous la IIIe République. Elaborations doctrinales, techniques juridiques, enjeux politiques et réalités sociales, PUR, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 25-29, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institutionnalisation du travail à travers l'histoire des ministères sociaux (1791-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère du Travail - CHATEFP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans F. Thenard-Duvivier (ed), Les mondes du travail en France de 1800 à nos jours. Conférences et débats, Cahiers du CHATEFP, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 44-56, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection sociale et contrôle de la force de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans J.-Cl. Daumas, Dictionnaire historique des patrons français, Flammarion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 940-944, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paritarisme et négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans J.-Cl. Daumas (dir.), Dictionnaire historique du patronat français, Flammarion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 926-930, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre prévention et engagement politique : le Parti social de la santé publique (1929-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Images et Imagerie, Actes du colloque sur l'histoire de la protection sociale, 132e Congrès national des Sociétés historiques et scientifiques, AEHSS, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 93-106, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les plus fragiles: extension de la Sécurité sociale aux non-salariés, mesures en faveur des personnes âgées et des handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Serge Berstein, Jean-François Sirinelli (dir.), Les années Giscard, Armand Colin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 177-196, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les immigrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Jean-Pierre Rioux (dir.), Dictionnaire de la France coloniale, Flammarion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 511-518, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Fournier, Quarante ans Place de Fontenoy, PUR, coll. Pour une histoire du travail, 210 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultures politiques de la protection sociale jusqu'à la création de la Sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Rémy Baudouï et al. (dir.), Un professeur en République. Mélanges en l'honneur de Serge Berstein, Fayard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 238-247, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chatriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Vincent Viet, Alain Chatriot, Odile Join-Lambert (dir), Les politiques du Travail (1906-2006), Rennes, PUR,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-26, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de main-d'oeuvre : un domaine d'action atypique du ministère du Travail et de la Prévoyance sociale (1914-1950) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Vincent Viet, Alain Chatriot, Odile Join-Lambert (dir.), Les politiques du Travail (1906-2006), Rennes, PUR,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 181-202, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation par défaut des relations sociales : éléments de réflexion sur le rôle et la place de l'!Etat dans le système français des relations sociales (1880-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Jean-Pierre Le Crom (dir.), Les acteurs de l'histoire du droit du travail, Rennes, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 191-214, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cristallisation d'une politique sociale de l'immigration, 1958-1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans S. Berstein, P. Milza, J.-F. Sirinelli (dir.), Michel Debré Premier ministre 1959-1962, PUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 365-382, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die soziale Frage und ihre Behandlung Ende des XIX. Jahrhunderts. Ein deuts-französicher Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Hans Palm, A. Hütten, G. Schwarting, Die kommunale Sozialpolitik in Deutschland une Frankreich, Kommunal - und Schul-Verlag, Wiesbaden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-23, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de la politique de l'immigration, 1962-1974</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans A. Beltran, G. Le Beguec, Action et pensée sociales chez Georges Pompidou, PUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 241-258, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question sociale et son traitement à la fin du XIXe siècle. Une comparaison France-Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Vincent Viet, Hans Palm (dir.), Les politiques sociales des communes en France et en Allemagne, La Documentation française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Godart, Ministre du Travail, de l'Hygiène, de l'Assistance et de la Prévoyance sociales, juin 1924-avril 1925</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans A. Wieviorka (dir.), Justin Godart. Un homme dans son siècle (1871-1956), éditions du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 69-80, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vincent Viet, Hans Palm (dir.), Les politiques sociales des communes en France et en Allemagne, La Documentation française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 5-10, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ministères sociaux et l'institutionnalisation administrative des solidarités (fin XIXe années 1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Pierre Guillaume (dir.), Les solidarités 2. Du terroir à l'Etat, Maison des Sciences de l'Homme d'Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 129-142, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de la main-d'oeuvre de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans O. Dard, J.-Cl. Daumas, F. Marcot (dir.), L'Occuation, l'Etat français et les entreprises, ADHE, 487 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 103-119, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'une politique d'immigration et de régulation de la présence étrangère : un siècle d'histoire des institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans M. McAndrew, A.-C. Decouflé et C. Ciceri (dir.), Les politiques d'immigration et d'intégration au Canada et en France : analyses comparées et perspectives de recherche, Ministère de l'Emploi et de la Solidarité (France)/Conseil de recherches en sciences humaines du Canada, 540p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 5-26, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique française de l'immigration en 1947: entre main-d'oeuvre et population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Serge Berstein (dir.), L'année 1947, Presses de Sc-Po,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 461-485, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation de l'identité du corps des inspecteurs du travail (1874-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Jean-Louis Robert (dir.), Inspecteurs et Inspection du travail sous la Troisième et Quatrième Républiques, La Documentation française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 42-51, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre protection légale et droit collectif : la loi du 2 novembre 1892 sur le travail des enfants, des filles mineures et des femmes dans les établissements industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Jean-Pierre Le Crom (dir.), Deux siècles de droit du travail. L'histoire par les textes, éditions de l'Atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 73-87, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de la main-d'oeuvre en Europe à l'heure de la reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans D. Barjot, R. Baudouï, D. Voldman (dir.), Les reconstructions en Europe (1945-1949), Editions Complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 191-212, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation du corps des inspecteurs du travail avant 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Pierre Guillaume (dir.), La professionnalisation des classes moyennes, Editions de la Maison des Sciences de l'Homme d'Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 117-128, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La course aux techniques d'hygiène et de sécurité : les premiers pas de l'Inspection du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Yves Cohen et Rémy Baudouï (dir.), Les Chantiers de la paix sociale, 1900-1940, ENS Editions, Fontenay/Saint-Cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 77-103, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Votre travail nous regarde ! Enquête associative et institutionnelle sur l'inspection du travail (1980-2020 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbre bleu éditions, 339 p., 2022, 979-10-90129-55-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire plurielle du paritarisme. Fondements, formes et usages (XIXe -XXIe siècles), La Documentation française, 2021, 336 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Machu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1914-1918, mains-d’œuvre en guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machu, Laure and Lespinet-Moret, Isabelle and Viet, Vincent. La Documentation française : Ministère du travail, 2018, 978-2-11-145763-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Santé en guerre 1914-1918. Une politique pionnière en univers incertain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Presses de Sciences Po, 660 p. 2015, 978-2-7246-1725-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation internationale du travail. Origine - Développement - Avenir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lespinet-Moret Isabelle, Viet Vincent. Presses Universitaires de Rennes, pp.212, 2011, Pour une histoire du travail, Jacques Le Goff</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se Protéger, Etre protégé. Une histoire des Assurances sociales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Voldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques du travail (1906-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chatriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6922,3758 +10099,581 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Chatriot; Vincent Viet; Odile Join-Lambert. Presses Universitaires de Rennes, pp.518, 2006, Pour une histoire du travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Michel Dreyfus</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die kommunale Sozialpolitik in Deutschland und Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Palm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Hütten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schwarting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kommunal - uind Schul-Verlag, 184 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques sociales des communes en France et en Allemagne, 186 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des Français venus d’ailleurs de 1850 à nos jours, Collection poche “ Tempus”, Perrin, 2004, 375 p ;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin. 2004, 2-262-02013-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France immigrée. Construction d'une politique 1914-1997.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, 550p. 1998, 2-213-60210-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix de la prévention (1874-1997), éditions Economica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ruffat</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">274 p., 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés anonymes d'HLM depuis 1853. Une certaine philosophie de l'action privée pour une mission d'intérêt général, 136 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Henri Guerrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fédération nationale des sociétés anonymes et Fondations d'HLM, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Kommunal - uind Schul-Verlag, 184 p., 2005</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Voltigeurs de la République. Naissance de l'Inspection du travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 630 p. 2 volumes, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...356 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931212v1</w:t>
-              </w:r>
-[...3061 lines deleted...]
-                <w:t xml:space="preserve">hal-03527611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10770,51 +10770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention des risques professionnels. L'institution Prévention de la Sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNAMTS/INRS. 1998, 250 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11132,372 +11132,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">James Dantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Claudine Fontanon, André Grelon (dir.), Les professeurs du Conservatoire national des Arts et Métiers. Dictionnaire biographique 1794-1955, coll. Histoire biographique de l'enseignement, Presses de l'INRP et CNAM, 1400 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 385-391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Burat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Claudine Fontanon, André Grelon (dir.), Les professeurs du Conservatoire national des Arts et Métiers. Dictionnaire biographique 1794-1955, coll. Histoire biographique de l'enseignement, Presses de l'INRP et CNAM, 1400 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, p. 298-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Salmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Claudine Fontanon, André Grelon (dir.), Les professeurs du Conservatoire national des Arts et Métiers. Dictionnaire biographique 1794-1955, coll. Histoire biographique de l'enseignement, Presses de l'INRP et CNAM, 1400 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, p. 526-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">James Dantzer</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Heim (de Balsac)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Claudine Fontanon, André Grelon (dir.), Les professeurs du Conservatoire national des Arts et Métiers. Dictionnaire biographique 1794-1955, coll. Histoire biographique de l'enseignement, Presses de l'INRP et CNAM, 1400 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, p. 385-391</w:t>
+              <w:t xml:space="preserve">, 1994, p. 655-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Claudine Fontanon, André Grelon (dir.), Les professeurs du Conservatoire national des Arts et Métiers. Dictionnaire biographique 1794-1955, coll. Histoire biographique de l'enseignement, Presses de l'INRP et CNAM, 1400 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, p. 292-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527657v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03527649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
@@ -12056,51 +12056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134927v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Valat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.651.0206" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.257.0127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.009.0052" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.154.0149" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0255" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.009.0200" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.592.0085" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.199.0053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.094.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.201.0219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4443" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Machu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181473v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lespinet-Moret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ruffat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Palm" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim H&#252;tten" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schwarting" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524902v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524868v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Henri Guerrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931212v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843610v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burgos Blondelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526421v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23310-mains-doeuvre-en-guerre-1914-1918" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158035v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526494v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527612v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527614v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527623v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526612v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526643v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526636v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526801v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526832v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527607v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527659v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527650v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527652v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527657v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527649v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527654v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527656v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03527677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03527696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134927v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Valat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.651.0206" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.257.0127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.009.0052" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.154.0149" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0255" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.009.0200" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.592.0085" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.199.0053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.094.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.201.0219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4443" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528339v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Machu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526387v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burgos Blondelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lespinet-Moret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23310-mains-doeuvre-en-guerre-1914-1918" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158035v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526465v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526504v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526636v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526811v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Palm" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526821v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527595v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527603v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527599v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527609v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605167v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215171v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ruffat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416059v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim H&#252;tten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schwarting" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524851v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Henri Guerrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931212v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527659v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527655v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527650v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527657v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527654v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527656v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03527677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03527696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>