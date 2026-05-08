--- v1 (2026-04-13)
+++ v2 (2026-05-08)
@@ -100,10580 +100,10580 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gestion divergente des risques sanitaires, industriels et professionnels ou l'impossible globalisation d'une politique de santé publique depuis la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Références en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182, pp.85-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de DHERMY-MAIRAL Marine, KOTT Sandrine, LESPINET-MORET Isabelle et MARIEKE Louis, Mondialisation et justice sociale. Un siècle d’action de l’Organisation internationale du travail, Paris, Éditions de la Sorbonne, « Internationale », 2024, 296 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 166, pp.218-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 182, pp.85-98</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Robert LAFORE, L’action sociale en France. De l’assistance à l’inclusion, Presses de sciences po, coll. Références, 2024, 200 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.255-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Robert LAFORE, L’action sociale en France. De l’assistance à l’inclusion, Presses de sciences po, coll. Références, 2024, 200 p.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. La protection sociale est-elle historiquement providentielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244, pp.7-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines culturelles du système français de protections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.65-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire à déchiffrer. La collection numérique des rapports sur l’application de la loi des assurances sociales et de la législation de Sécurité sociale (1930-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18, pp.255-258</w:t>
+              <w:t xml:space="preserve">, 2024, 17, pp.131-163 ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Korma, Combattre pour la santé. L’Armée d’Orient et la construction du système sanitaire grec 1912-1922, Athènes, Ecole française d’Athènes, 2022, 193 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, p. 179-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. CAVALIN, E. HENRY, J.-N. JOUZEL, J. PÉLISSE (dir.), Cent ans de sous reconnaissance des maladies professionnelles, Paris, Presse des Mines, Collection « Sciences sociales », 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 165-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.015.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Viet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Faury, L’affaire du mal charbon. L’inspecteur du travail Jean Cavaillé mène l’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.116-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.015.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la notion d'âge pivot ou d'équilibre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, p. 80-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Pascal Martin, Les métamorphoses de l'assurance maladie. Conversion managériale et nouveau gouvernement des pauvres, PUR, 2016, 170 p., Revue d'Histoire de la protection sociale, 2018, n°11, p. 207-210</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la main-d'oeuvre à l'emploi ou les soubresauts d'une politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, De la politique de la main-d'oeuvre à la politique de l'emploi : cent ans de placement, 22, p. 29-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment suivre l'exemple de l'Allemagne sans perdre son âme ? Le pari de Fuster sur la Mutualité française dans la lutte contre la tuberculose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Edouard Fuster (1869-1935) et la construction de l'Etat social, 167-168, p. 157-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment renouer les fils d'une histoire restée longtemps taboue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du Chatefp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'Inspection du travail face au travail obligatoire 1940-1944, 16, p. 7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture. Les inspectrices du travail, 1878-1974. Le genre de la fonction publique, Rennes, Presses universitaires de Rennes, 2016, 170 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (1), pp.206-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.651.0206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre et la lutte antituberculeuse en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.52-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.009.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hygiène intérieure et salubrité extérieure : un point aveugle de l’action publique ?. Chronique de deux domaines séparés en France (1810-1917)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148 (4), pp.81-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.7299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evacuer, soigner, opérer sous la mitraille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia/Paris Match</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Verdun, 1639, p. 88-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux fondements introuvables de l’Etat-providence : la loi du 9 avril 1898 à l’épreuve de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 257, pp.127-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.257.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Blaszkiewicz-Maison, A., &amp;quot;Albert Thomas. Le socialisme en guerre 1914-1918.A., Albert Thomas. Le socialisme en guerre, 1914-1918&amp;quot;, Rennes, PUR, 2015, 192 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GOGUELIN Pierre, chaire d’Orientation professionnelle et psychologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Professeurs au Cnam à l'époque des Trente Glorieuses, vol.04 (2), pp 57-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Samuel Hahnemann inventa l'homéopathie. La longue histoire d'une médecine alternative, Olivier Faure, Aubier, collection historique, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.149-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.154.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du droit du travail et le cheminement des ministères du Travail et de l'Armement pendant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du Chatefp-AEHIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1914-1918 : le droit du travail et les femmes à l'épreuve de l'économie de guerre, 11, pp.7-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du droit du travail et le cheminement des ministères du Travail et de l'Armement pendant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1914-1918 : le droit du travail et les femmes à l’épreuve de l’économie de guerre, 11, pp.7-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Olivier Faure, Et Samuel Hanemann inventa l'homéopathie. La longue histoire d'une médecine alternative, Aubier, Collection historique, 395 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Revue française des Affaires sociales, n°4, p. 149-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lespinet-Moret, Vincent Viet (dir.), L’organisation internationale du travail. Origine, développement, avenir et Sandrine Kott, Joëlle Droux (éd.), Globalizing social rights. The International labou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.101-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.6663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hygiène en l'État. La collection numérique des travaux du Comité consultatif d'hygiène publique de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1-2 (1-2), pp.255-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.141.0255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cliniques privées. Deux siècles de succès, d'Olivier Faure avec la collaboration de Dominique Dessertine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1-2 (1-2), pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.009.0200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre hygiène, piété, identification et hommage national : les cadavres des combattants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre du Chemin des Dames</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.23-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de guérison ou refus de guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre du Chemin des Dames</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.22-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des blessés et intérêt de la Nation : une casuistique de guerre (1914-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (2), pp.85-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.592.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désastre sanitaire du Chemin des Dames, première affaire sanitaire systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre du Chemin des Dames</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.7-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bilange en quête de son grand-père Justin Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 201-202, pp.219-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.201.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Zalc C., Melting Schops - Une histoire des commerçants étrangers en France, Perrin, 330 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51, pp.175-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.094.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Candar G., Dreux G., Une loi pour les retraites. Débats socialistes et syndicalistes autour de la loi de 1910, Latresne, Le Bord de l’Eau éditions, 325 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 201-202, pp.78-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Freyssinet J., Négocier l’emploi. 50 ans de négociations interprofessionnelles sur l’emploi et la formation, CEE, Éditions Liaisons, 312 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 234, pp.128-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les républicains face à la grève : intervenir pour ne plus avoir à intervenir (1880-1914), Grèves et réformisme social chez Jean Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 199, pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.199.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Christophe Capuano, Vichy et la famille. Réalités et faux-semblants d'une politique publique, PUR, 2009, 354 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Revue française de sciences politiques, vol. 60, p. 181-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vicissitudes de la fonction recherche dans une direction de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, A quoi servent les sciences humaines ?, Hors série, pp.177-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.4443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ministère du Travail et la main-d'oeuvre étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue drômoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Institutions et immigration - Approches locales et nationale XIXe-XXe, 534, p. 104-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Yannick Marec, Pauvreté et protection sociale au XIXe et XXe siècles. Des expériences rouennaises aux politiques nationales, PUR, 2006, 404 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Histoire et Mesure, vol. XXIII - n°1, p.208-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centenaire du ministère du Travail (deuxième partie). Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Centenaire du ministère du Travail (deuxième partie), 111, pp.75-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le social passe en revue. Revue française du travail - Revue française des affaires sociales, 1946-2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Bernardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boissonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de la main-d'oeuvre et les travailleurs étrangers et coloniaux entre 1914 et 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1263, pp.10-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Revue française du travail à la Revue française des affaires sociales : une histoire passée en revue,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, p. 47-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée et histoire de l'immigration, un enjeu pour toutes les nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Les chantiers de l'histoire. Historiographie de l'immigration., 1255, pp.72-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de l'histoire à l'étude des discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E et H. Economie et Humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 369, p. 20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Paul-André Rosental, L'intelligence démographique. Sciences et politiques des populations en France (1930-1960), Odile Jacob, 2003, 368 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Revue française des affaires sociales, n°1, janvier-mars 2004, p. 249-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action sociale en direction de l'immigration. Un legs majeur de la guerre d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 113, p. 80-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichy dans l'histoire des politiques françaises de la main-d'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 98, pp.77-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Philippe Jean-Hesse et Jean-Pierre Le Crom (dir.), La protection sociale sous le régime de Vichy, PUR, 2001, 377p., Sociologie du travail, n°2, vol. 15, avril-juin 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Sociologie du travail, 2, p. 113-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Jacques Le Goff, Droit du travail et société, T.1 : les relations individuelles de travail, et T.2 : Les relations collectives de travail, PUR, 2001, 1015 p. et 590 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Revue française des Affaires sociales, n°1-2, p. 349-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question sociale et son traitement à la fin du XIXe siècle. Une comparaison France-Allemagne,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et société. Revue Européenne d'Histoire Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Pour une histoire des Etats sociaux, 6, p. 6-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail s'en va-t-en guerre (1914-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, p. 6-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recul d'influence des inspecteurs du travail sur le terrain de la prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Travail et Santé, 883, p. 44-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Inspection du travail et la protection physique des travailleurs : une institution à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préventique Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62, p. 32-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cent ans de relations sociales: un fil d'Ariane pour une histoire du ministère du Travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, p. 105-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail à l'épreuve de la Première Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Construction d'une histoire du droit du travail, 9, p. 135-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu Olszak Norbert, Histoire du droit du travail, coll. « Que sais- je ? », 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Droit et société, 44-45, p. 368-370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu. Soubiran-Paillet Francin,L'invention du syndicat (1791-1884). Itinéraire une catégorie juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2000, 68, p. 156-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique du logement des immigrés (1945-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Les crise urbaines du XXe siècle, p. 91-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Nancy Green, Du Sentier à la 7ème Avenue. La confection et les immigrés Paris-New York 1880-1980, Paris, Seuil, 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.191-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu Francine Soubiran-Paillet et Marie-Lys Pottier,De l'usage professionnel à la loi (les chambres syndicales ouvrières parisiennes de 1867 à 1884).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la revue des Annales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Revue des Annales, 54-2, p. 530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l'Inspection du travail au coeur des relations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Jaurès et l'Etat, p. 153-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des inspecteurs du travail sur l'industrie mécanique à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Histoire et de Philosophie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, p. 190-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard d'historien sur l'Institut national de recherche et de sécurité pour la prévention des accidents du travail et des maladies professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu. Riva Kastoryano, La France, l'Allemagne et leurs immigrés : négocier l'identité, A. Colin, 1996, 223 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.196-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des conceptions en matière de prévention des risques professionnels depuis 100 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'IHTP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schor Ralph, Histoire de l'immigration en France de la fin du XIXe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, p. 192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cheminement des structures administratives et la politique française de l'immigration (1914-1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'IHTP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 67, p. 46-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'échec d'une politique de peuplement sélective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Cinquante ans de législation sur les étrangers, 29-30, p. 64-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'affluent les bras aux manches retroussées !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Cinquante ans de législation sur les étrangers, 29-30, p. 22-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De bons républicains pour inspecter la paix sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 25, p. 37-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sexe du travail et la naissance de l'Inspection du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 25, p. 26-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur l'évolution de la protection sociale en France depuis la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Marec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 244, pp.7-45</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aux origines culturelles du système français de protections</w:t>
+              <w:t xml:space="preserve">, 244, pp.3-187, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et travail. Connaissance et reconnaissance, 445 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.65-84</w:t>
-[...5051 lines deleted...]
-                <w:t xml:space="preserve">hal-03526322v1</w:t>
+              <w:t xml:space="preserve">, 2, 445 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs locaux et décentralisation. Processus à l'oeuvre dans les domaines social et sanitaires, 329 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le système des assurances sociales et la politique genrée des salaires des « économiquement faibles » de 1930 à 1950 : Une relation complémentaire et stabilisatrice »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.65-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nostalgie revisitée, p. 45-48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 ans d'animation et de valorisation de la recherche, MiRe-DREES, 2022, 78 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Bruno Palier, Réformer les retraites, Paris, Presses de Sciences Po, 2021 (Références), 169 p., Revue française de Science politique, 2022-08, vol. 72 (1), p. XXX-XXX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture de Bruno Valat, Histoire de la Sécurité sociale (1945-1967), Coll. Economies et sociétés contemporaines, Ed. Economica, 2001, 544 p. in Travail et Emploi, n°93, janvier 2003, p. 113-114</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.113-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Direction des relations du travail a 100 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, p. 5-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance d'un esprit de corps dans l'Inspection du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998, 32 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Inspection du travail et les techniques d'hygiène et de sécurité (1874-1945), AEHIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention sanitaire dans les relations historiques entre Santé Travail, Santé publique et Santé Industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la médecine du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Moment 1900 : un tournant fondateur pour la protection sociale des travailleurs en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fridenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rainhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de l'Histoire de Blois 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Votre travail nous regarde ! Enquête associative et institutionnelle sur l'inspection du travail (1980-2020 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arbre bleu éditions, 339 p., 2022, 979-10-90129-55-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire plurielle du paritarisme. Fondements, formes et usages (XIXe -XXIe siècles), La Documentation française, 2021, 336 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1914-1918, mains-d’œuvre en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machu, Laure and Lespinet-Moret, Isabelle and Viet, Vincent. La Documentation française : Ministère du travail, 2018, 978-2-11-145763-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Santé en guerre 1914-1918. Une politique pionnière en univers incertain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses de Sciences Po, 660 p. 2015, 978-2-7246-1725-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation internationale du travail. Origine - Développement - Avenir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lespinet-Moret Isabelle, Viet Vincent. Presses Universitaires de Rennes, pp.212, 2011, Pour une histoire du travail, Jacques Le Goff</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00605167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques du travail (1906-2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chatriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Chatriot; Vincent Viet; Odile Join-Lambert. Presses Universitaires de Rennes, pp.518, 2006, Pour une histoire du travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se Protéger, Etre protégé. Une histoire des Assurances sociales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Voldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Valat</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die kommunale Sozialpolitik in Deutschland und Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Marec</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Palm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...642 lines deleted...]
-                <w:t xml:space="preserve">hal-03524807v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Hütten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schwarting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kommunal - uind Schul-Verlag, 184 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des Français venus d’ailleurs de 1850 à nos jours, Collection poche “ Tempus”, Perrin, 2004, 375 p ;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin. 2004, 2-262-02013-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques sociales des communes en France et en Allemagne, 186 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix de la prévention (1874-1997), éditions Economica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">274 p., 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France immigrée. Construction d'une politique 1914-1997.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, 550p. 1998, 2-213-60210-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés anonymes d'HLM depuis 1853. Une certaine philosophie de l'action privée pour une mission d'intérêt général, 136 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Henri Guerrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fédération nationale des sociétés anonymes et Fondations d'HLM, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Voltigeurs de la République. Naissance de l'Inspection du travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 630 p. 2 volumes, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au croisement du politique et du culturel, la contribution ouverte de Yannick Marec à l'histoire de la protection sociale en France, in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PURH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antony Kitts, Ludivine Bantigny, Pascal Dupuy et Jean-Yves Frétigné (dir.), De la pauvreté à la protection sociale. Histoire et patrimoine. Mélanges offerts à Yannick Marec, 565p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 55-67, 2022, 979-10-240-1741-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paritarisme dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Viet</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire plurielle du paritarisme: Fondements, formes et usages (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03717423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une cacophonie à un essai d'histoire polyphonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité d'histoire de la Sécurité sociale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire plurielle du paritarisme. Fondements, formes et usages (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.1-14, 2021, 978-2-38272-002-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aehss.machu.2021.01.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paritarisme dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Vincent Viet, Laure Machu (dir.), Pour une histoire plurielle du paritarisme. Fondements, formes et usages (XIXe-XXIe siècles), La Documentation française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 267-294, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Service de santé militaire aux prises avec le paludisme sur les fronts oriental et occidental pendant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Yannick Marec (dir.), Hôpitaux, médecine et soins durant la Grande Guerre (de la création du service de santé militaire aux conflits contemporains), Presses universitaires de Rouen et du Havre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 227-241, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête de légitimité: les travaux originaux des inspecteurs du travail (1893-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E. Geerkens, N. Hatzfeld, I. Lespinet-Moret, X. Vigna (dir.), Les enquêtes ouvrières dans l'Europe contemporaine, entre pratiques scientifiques et passions politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.254-267, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bruno</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Machu; Isabelle Lespinet-Moret; Vincent Viet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1914-1918. Mains-d’œuvre en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.421-425, 2018, 978-2-11-145763-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mains d'oeuvre en guerre ou l'histoire d'une catégorisation administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03717423v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laure Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Machu</w:t>
+                <w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité d'histoire de la Sécurité sociale. </w:t>
-[...20 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machu, Laure and Lespinet-Moret, Isabelle and Viet, Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1914-1918, mains-d'oeuvre en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française : Ministère du travail, pp.17-45, 2018, 978-2-11-145763-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 227-241, 2019</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Service de santé militaire et la mobilisation sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans M. Amiel et S. Piotrovitch d'Orlik (dir.), Rayons X. Une autre image de la Grande Guerre, Editions Libel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 55-66, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En quête de légitimité: les travaux originaux des inspecteurs du travail (1893-1914)</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche sanitaire: la protection des vivants contre les morts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans I. Homer et E. Pénicaud (dir.), Le soldat et la mort dans la Grande Guerre, Rennes, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 129-142, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé publique pendant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans F. Thénard-Duvivier (dir.), Hygiène, santé et protection sociale de la fin du XVIIIe aux lendemains de la Grande Guerre, éditions Ellipses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 57-80, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décodage d'une codification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans A. Chatriot, J.-M. Tuffery-Andrieu, F. Hordern (dir.), La codification du travail sous la IIIe République. Elaborations doctrinales, techniques juridiques, enjeux politiques et réalités sociales, PUR, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 25-29, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lespinet-Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Vincent Viet, Isabelle Lespinet-Moret (dir.), L'Organisation internationale du travail. Origine - Développement - Avenir, PUR, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 13-24, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecins et médecine de guerre : les origines confisquées de la politique de santé publique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans F. Bouloc, R. Cazals, A. Loez (dir.), Identités troublées 1914-1918. Les appartenances sociales et nationales à l'épreuve de la guerre, Privat, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 213-225, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'institutionnalisation du travail à travers l'histoire des ministères sociaux (1791-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère du Travail - CHATEFP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans F. Thenard-Duvivier (ed), Les mondes du travail en France de 1800 à nos jours. Conférences et débats, Cahiers du CHATEFP, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 44-56, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation de Justin Godart entre la France et l'OIT dans l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Vincent Viet, Isabelle Lespinet-Moret (dir.), L'Organisation internationale du travail. Origine - Développement - Avenir, PUR, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 89-106, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection sociale et contrôle de la force de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans J.-Cl. Daumas, Dictionnaire historique des patrons français, Flammarion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 940-944, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paritarisme et négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans J.-Cl. Daumas (dir.), Dictionnaire historique du patronat français, Flammarion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 926-930, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre prévention et engagement politique : le Parti social de la santé publique (1929-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Images et Imagerie, Actes du colloque sur l'histoire de la protection sociale, 132e Congrès national des Sociétés historiques et scientifiques, AEHSS, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 93-106, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les immigrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Jean-Pierre Rioux (dir.), Dictionnaire de la France coloniale, Flammarion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 511-518, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les plus fragiles: extension de la Sécurité sociale aux non-salariés, mesures en faveur des personnes âgées et des handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Serge Berstein, Jean-François Sirinelli (dir.), Les années Giscard, Armand Colin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 177-196, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Fournier, Quarante ans Place de Fontenoy, PUR, coll. Pour une histoire du travail, 210 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Burgos Blondelle</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.254-267, 2019</w:t>
+                <w:t xml:space="preserve">Alain Chatriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Vincent Viet, Alain Chatriot, Odile Join-Lambert (dir), Les politiques du Travail (1906-2006), Rennes, PUR,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-26, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusion</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de main-d'oeuvre : un domaine d'action atypique du ministère du Travail et de la Prévoyance sociale (1914-1950) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Vincent Viet, Alain Chatriot, Odile Join-Lambert (dir.), Les politiques du Travail (1906-2006), Rennes, PUR,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 181-202, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cultures politiques de la protection sociale jusqu'à la création de la Sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Rémy Baudouï et al. (dir.), Un professeur en République. Mélanges en l'honneur de Serge Berstein, Fayard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 238-247, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cristallisation d'une politique sociale de l'immigration, 1958-1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans S. Berstein, P. Milza, J.-F. Sirinelli (dir.), Michel Debré Premier ministre 1959-1962, PUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 365-382, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die soziale Frage und ihre Behandlung Ende des XIX. Jahrhunderts. Ein deuts-französicher Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Hans Palm, A. Hütten, G. Schwarting, Die kommunale Sozialpolitik in Deutschland une Frankreich, Kommunal - und Schul-Verlag, Wiesbaden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-23, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation par défaut des relations sociales : éléments de réflexion sur le rôle et la place de l'!Etat dans le système français des relations sociales (1880-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Jean-Pierre Le Crom (dir.), Les acteurs de l'histoire du droit du travail, Rennes, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 191-214, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Godart, Ministre du Travail, de l'Hygiène, de l'Assistance et de la Prévoyance sociales, juin 1924-avril 1925</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans A. Wieviorka (dir.), Justin Godart. Un homme dans son siècle (1871-1956), éditions du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 69-80, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, pp.421-425, 2018, 978-2-11-145763-8</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vincent Viet, Hans Palm (dir.), Les politiques sociales des communes en France et en Allemagne, La Documentation française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 5-10, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française : Ministère du travail, pp.17-45, 2018, 978-2-11-145763-8</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de la politique de l'immigration, 1962-1974</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans A. Beltran, G. Le Beguec, Action et pensée sociales chez Georges Pompidou, PUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 241-258, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 55-66, 2017</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question sociale et son traitement à la fin du XIXe siècle. Une comparaison France-Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Vincent Viet, Hans Palm (dir.), Les politiques sociales des communes en France et en Allemagne, La Documentation française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 129-142, 2016</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ministères sociaux et l'institutionnalisation administrative des solidarités (fin XIXe années 1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Pierre Guillaume (dir.), Les solidarités 2. Du terroir à l'Etat, Maison des Sciences de l'Homme d'Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 129-142, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 57-80, 2012</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de la main-d'oeuvre de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans O. Dard, J.-Cl. Daumas, F. Marcot (dir.), L'Occuation, l'Etat français et les entreprises, ADHE, 487 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 103-119, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 89-106, 2011</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique française de l'immigration en 1947: entre main-d'oeuvre et population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Serge Berstein (dir.), L'année 1947, Presses de Sc-Po,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 461-485, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 213-225, 2011</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'une politique d'immigration et de régulation de la présence étrangère : un siècle d'histoire des institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans M. McAndrew, A.-C. Decouflé et C. Ciceri (dir.), Les politiques d'immigration et d'intégration au Canada et en France : analyses comparées et perspectives de recherche, Ministère de l'Emploi et de la Solidarité (France)/Conseil de recherches en sciences humaines du Canada, 540p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 5-26, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, p. 13-24, 2011</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation de l'identité du corps des inspecteurs du travail (1874-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Jean-Louis Robert (dir.), Inspecteurs et Inspection du travail sous la Troisième et Quatrième Républiques, La Documentation française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 42-51, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 25-29, 2011</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre protection légale et droit collectif : la loi du 2 novembre 1892 sur le travail des enfants, des filles mineures et des femmes dans les établissements industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Jean-Pierre Le Crom (dir.), Deux siècles de droit du travail. L'histoire par les textes, éditions de l'Atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 73-87, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 44-56, 2011</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de la main-d'oeuvre en Europe à l'heure de la reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans D. Barjot, R. Baudouï, D. Voldman (dir.), Les reconstructions en Europe (1945-1949), Editions Complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 191-212, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 940-944, 2010</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation du corps des inspecteurs du travail avant 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Pierre Guillaume (dir.), La professionnalisation des classes moyennes, Editions de la Maison des Sciences de l'Homme d'Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 117-128, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, p. 926-930, 2010</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La course aux techniques d'hygiène et de sécurité : les premiers pas de l'Inspection du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Yves Cohen et Rémy Baudouï (dir.), Les Chantiers de la paix sociale, 1900-1940, ENS Editions, Fontenay/Saint-Cloud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 77-103, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...1625 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527611v1</w:t>
-              </w:r>
-[...1122 lines deleted...]
-                <w:t xml:space="preserve">hal-03931212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10770,51 +10770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention des risques professionnels. L'institution Prévention de la Sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNAMTS/INRS. 1998, 250 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10994,510 +10994,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecyclopaedia Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'histoire sociale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, p. 837-839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Burat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Claudine Fontanon, André Grelon (dir.), Les professeurs du Conservatoire national des Arts et Métiers. Dictionnaire biographique 1794-1955, coll. Histoire biographique de l'enseignement, Presses de l'INRP et CNAM, 1400 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 298-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Salmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Claudine Fontanon, André Grelon (dir.), Les professeurs du Conservatoire national des Arts et Métiers. Dictionnaire biographique 1794-1955, coll. Histoire biographique de l'enseignement, Presses de l'INRP et CNAM, 1400 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, p. 526-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Claudine Fontanon, André Grelon (dir.), Les professeurs du Conservatoire national des Arts et Métiers. Dictionnaire biographique 1794-1955, coll. Histoire biographique de l'enseignement, Presses de l'INRP et CNAM, 1400 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, p. 385-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Burat</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Claudine Fontanon, André Grelon (dir.), Les professeurs du Conservatoire national des Arts et Métiers. Dictionnaire biographique 1794-1955, coll. Histoire biographique de l'enseignement, Presses de l'INRP et CNAM, 1400 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, p. 298-305</w:t>
+              <w:t xml:space="preserve">, 1994, p. 292-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">André Salmont</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Heim (de Balsac)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Claudine Fontanon, André Grelon (dir.), Les professeurs du Conservatoire national des Arts et Métiers. Dictionnaire biographique 1794-1955, coll. Histoire biographique de l'enseignement, Presses de l'INRP et CNAM, 1400 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, p. 526-534</w:t>
+              <w:t xml:space="preserve">, 1994, p. 655-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527649v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03527657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
@@ -12056,51 +12056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134927v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Valat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.651.0206" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.257.0127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.009.0052" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.154.0149" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0255" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.009.0200" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.592.0085" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.199.0053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.094.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.201.0219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4443" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528195v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528339v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663926v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526299v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Machu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526387v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burgos Blondelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lespinet-Moret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23310-mains-doeuvre-en-guerre-1914-1918" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158035v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526465v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526504v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526552v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526494v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526602v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526636v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526811v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Palm" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526821v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527595v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527603v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527599v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527609v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741368v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605167v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215171v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ruffat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416059v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim H&#252;tten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schwarting" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524851v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Henri Guerrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931212v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527659v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527655v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527650v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527657v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527654v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527656v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03527677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03527696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264827v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264790v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Valat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0165" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.015.0116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.651.0206" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.009.0052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.257.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.154.0149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6663" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0255" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.009.0200" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478619v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.592.0085" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.201.0219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.094.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.199.0053" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4443" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leclerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baude" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Bernardot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boissonnat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526299v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Machu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181473v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lespinet-Moret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ruffat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Voldman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Palm" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim H&#252;tten" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schwarting" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524902v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524868v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Henri Guerrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931212v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843610v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burgos Blondelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526421v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23310-mains-doeuvre-en-guerre-1914-1918" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158035v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526520v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527612v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527614v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527623v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526612v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526627v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526643v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526811v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526771v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526832v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527607v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527659v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527620v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527622v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527650v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527652v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527657v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527649v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527654v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527656v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03527677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03527696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>